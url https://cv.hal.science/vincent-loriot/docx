--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent LORIOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond non-adiabatic confinement of molecular dication yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fransén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (3), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast probing of isotope-induced explicit symmetry breaking in ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nicola Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.222. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42004-025-01621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation-based attosecond light sources and applications to quantum phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.010907. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0235171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing photoionization dynamics in acetylene with angle resolved attosecond interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (5), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c06533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-infrared spectra of the known crystal polymorphs of Phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (9), pp.7329-7334. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05805K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond metrology of the two-dimensional charge distribution in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. González-Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plésiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-024-02406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics based terahertz source and detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2157-2166. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond probing of photoionization dynamics from diatomic to many-atom molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2001-2009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00754-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics terahertz platform with versatile micro-controller based interface and data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.033004. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic dynamics of two-photon ionization: An attosecond movie of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Autuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Lejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Maëder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.eabl7594. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abl7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Femtosecond Isotope Effect in Polyatomic Molecules Ionized by Extreme Ultraviolet Attosecond Pulse Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5692-5701. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from correlated to single-active-electron excitation in strontium nonlinear ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.053106. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved relaxation and cage opening in diamondoids following XUV ultrafast ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03502A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Induced Resonant Tunneling in an Individual Quantum Dot Attached to a Nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Perisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Vibrational Relaxation Dynamics in XUV-Excited Polycyclic Aromatic Hydrocarbon Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.041012. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.041012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic CEP locking and optimization for a Ti:Sa femtosecond oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (11), pp.2976-2981. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.402964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation-2 ω attosecond stereo-photoionization interferometry in N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.024003. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ab7b10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond delays in photoionization of diatomic and polyatomic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412, pp.072045. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed relaxation of highly excited naphthalene cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reitsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hummert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vrakking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412, pp.072044. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of correlation bands following XUV molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-01073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond predissociation dynamics of ethyl iodide in the B-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Murillo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Marggi Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Banares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (28), pp.15695-15704. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp02992c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Relaxation of Highly Excited Cationic States in Naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reitsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hummert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. J. Vrakking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (14), pp.3068-3073. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron correlation driven non-adiabatic relaxation in molecules excited by an ultrashort extreme ultraviolet pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.337. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH under XUV excitation: an ultrafast XUV- photochemistry experiment for astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXI International Conference on Ultrafast Phenomena 2018 (UP 2018), 205, pp.06012. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201920506012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Analysis of Time-Resolved Charged Particle Imaging Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Nalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.1227. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8081227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectrally resolved ionization with a single ultrashort XUV-IR beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), pp.A67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.35.000A67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Nonadiabatic Cascade and Subsequent Photofragmentation of Extreme Ultraviolet Excited Caffeine Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (24), pp.6927-6933. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angularly resolved RABBITT using a second harmonic pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Renois-Predelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.114003. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa8e10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIMS-MS-IR spectroscopy workflow: a multidimensional platform for the analysis of molecular isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Depraz Depland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Renois-Predelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Concina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal For Ion Mobility Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12127-017-0225-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of long-range Coulomb interaction in velocity map imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.013929. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4982616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation dynamics of Co/ZnS targets under double pulse femtosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Lopez-Quintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus G. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rebollar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3522-3529. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp05290d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XUV excitation followed by ultrafast non-adiabatic relaxation in PAH molecules as a femto-astrochemistry experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. E. Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7909. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a realistic theoretical description of C60 photoelectron-momentum imaging experiments using time-dependent density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wopperer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Zhang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.042514. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.042514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Hole Migration in Benzene Molecules Surviving Nuclear Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.426-431. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz502493j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular asymmetry and attosecond time delay from the giant plasmon resonance in C60 photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.033413. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.033413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving XUV induced femtosecond and attosecond dynamics in polyatomic molecules with a compact attosecond beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 635 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond time delays in C-60 valence photoemissions at the giant plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magrakvelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 635 (11), pp.112074. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresnel phase retrieval method using an annular lens array on an SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mendoza-Yero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perez-Vizcaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minguez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalda R. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-014-5799-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond spatial pulse shaping at the focal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. Martínez-Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaveliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus G. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.25010. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On negative higher-order Kerr effect and ﬁlamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1319. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11130196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dependence of purely-Kerr driven filamentation in air and argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.033826. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.033826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate concentration measurement of molecular gas mixtures using a spatial detection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (18), pp.184303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of high order Kerr refractive index of major air components: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (3), pp.3011-3012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free ﬁlamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.103903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of high order Kerr refractive index of major air components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (16), pp.13429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot imaging of postpulse transient molecular alignment revivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.013412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-free molecular alignment for measuring ionization probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.015604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced field-free alignment of OCS molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tzallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.2503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-field molecular ionization: determination of ionization probabilities calibrated with field-free alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sinardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (19), pp.2897-2899. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.002897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular alignment as a calibration method for the determination of ionisation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.229-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast XUV-induced Dynamics in Gas-phase Complex Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Symposium on Molecular Beams 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of correlation bands following XUV molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Ionization Time Delay Around a Shape Resonance in Nitrogen Measured by the RABBIT-2ω method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetically and angularly resolved non-adiabatic relaxation dynamics of PAH molecules following XUV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the optical Kerr effect at large laser intensity: impact on the propagation of a short and intense laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free filamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Filamentation (COFIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Capsis Elite Resort, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free filamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Laser Physics Workshop (LPHYS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative and positive Kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Filamentation (COFIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Capsis Elite Resort, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative and positive kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on
-Super Intense Laser-Atom Physics (SILAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zion National Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'effet Kerr d'ordre élevé des constituants de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Phénomènes Ultra-Rapide (JPU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ultrafast Intense Laser Science (ISUILS 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced field-free molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Meeting on Photodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and optimization of postpulse molecular alignment by shaped laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Chemical Control with Electrons and Photons (ESF-FWF-LFUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement moléculaire sous impulsions laser ultracourtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de la division de Physique Atomique, Moléculaire et Optique (PAMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement moléculaire par impulsions laser ultrabrèves : Mesures & Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Bourgogne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent LORIOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond non-adiabatic confinement of molecular dication yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fransén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (3), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast probing of isotope-induced explicit symmetry breaking in ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nicola Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.222. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42004-025-01621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation-based attosecond light sources and applications to quantum phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.010907. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0235171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing photoionization dynamics in acetylene with angle resolved attosecond interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (5), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c06533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-infrared spectra of the known crystal polymorphs of Phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (9), pp.7329-7334. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05805K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond metrology of the two-dimensional charge distribution in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. González-Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plésiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-024-02406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics based terahertz source and detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2157-2166. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond probing of photoionization dynamics from diatomic to many-atom molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2001-2009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00754-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics terahertz platform with versatile micro-controller based interface and data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.033004. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic dynamics of two-photon ionization: An attosecond movie of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Autuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Lejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Maëder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.eabl7594. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abl7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Femtosecond Isotope Effect in Polyatomic Molecules Ionized by Extreme Ultraviolet Attosecond Pulse Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5692-5701. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from correlated to single-active-electron excitation in strontium nonlinear ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.053106. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Induced Resonant Tunneling in an Individual Quantum Dot Attached to a Nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Perisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved relaxation and cage opening in diamondoids following XUV ultrafast ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03502A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Vibrational Relaxation Dynamics in XUV-Excited Polycyclic Aromatic Hydrocarbon Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.041012. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.041012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic CEP locking and optimization for a Ti:Sa femtosecond oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (11), pp.2976-2981. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.402964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation-2 ω attosecond stereo-photoionization interferometry in N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.024003. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ab7b10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed relaxation of highly excited naphthalene cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reitsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hummert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vrakking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412, pp.072044. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond delays in photoionization of diatomic and polyatomic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412, pp.072045. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of correlation bands following XUV molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-01073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron correlation driven non-adiabatic relaxation in molecules excited by an ultrashort extreme ultraviolet pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.337. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond predissociation dynamics of ethyl iodide in the B-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Murillo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Marggi Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Banares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (28), pp.15695-15704. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp02992c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Relaxation of Highly Excited Cationic States in Naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reitsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hummert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. J. Vrakking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (14), pp.3068-3073. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH under XUV excitation: an ultrafast XUV- photochemistry experiment for astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXI International Conference on Ultrafast Phenomena 2018 (UP 2018), 205, pp.06012. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201920506012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Analysis of Time-Resolved Charged Particle Imaging Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Nalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.1227. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8081227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectrally resolved ionization with a single ultrashort XUV-IR beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), pp.A67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.35.000A67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Nonadiabatic Cascade and Subsequent Photofragmentation of Extreme Ultraviolet Excited Caffeine Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (24), pp.6927-6933. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angularly resolved RABBITT using a second harmonic pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Renois-Predelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.114003. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa8e10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIMS-MS-IR spectroscopy workflow: a multidimensional platform for the analysis of molecular isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Depraz Depland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Renois-Predelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Concina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal For Ion Mobility Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12127-017-0225-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of long-range Coulomb interaction in velocity map imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.013929. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4982616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation dynamics of Co/ZnS targets under double pulse femtosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Lopez-Quintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus G. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rebollar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3522-3529. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp05290d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a realistic theoretical description of C60 photoelectron-momentum imaging experiments using time-dependent density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wopperer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Zhang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.042514. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.042514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XUV excitation followed by ultrafast non-adiabatic relaxation in PAH molecules as a femto-astrochemistry experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. E. Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7909. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular asymmetry and attosecond time delay from the giant plasmon resonance in C60 photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.033413. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.033413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Hole Migration in Benzene Molecules Surviving Nuclear Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.426-431. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz502493j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving XUV induced femtosecond and attosecond dynamics in polyatomic molecules with a compact attosecond beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 635 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond time delays in C-60 valence photoemissions at the giant plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magrakvelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 635 (11), pp.112074. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresnel phase retrieval method using an annular lens array on an SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mendoza-Yero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perez-Vizcaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minguez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalda R. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-014-5799-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond spatial pulse shaping at the focal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. Martínez-Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaveliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus G. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.25010. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On negative higher-order Kerr effect and ﬁlamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1319. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11130196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dependence of purely-Kerr driven filamentation in air and argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.033826. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.033826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate concentration measurement of molecular gas mixtures using a spatial detection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (18), pp.184303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free ﬁlamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.103903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of high order Kerr refractive index of major air components: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (3), pp.3011-3012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of high order Kerr refractive index of major air components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (16), pp.13429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot imaging of postpulse transient molecular alignment revivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.013412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-free molecular alignment for measuring ionization probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.015604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced field-free alignment of OCS molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tzallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.2503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-field molecular ionization: determination of ionization probabilities calibrated with field-free alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sinardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (19), pp.2897-2899. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.002897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular alignment as a calibration method for the determination of ionisation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.229-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast XUV-induced Dynamics in Gas-phase Complex Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Symposium on Molecular Beams 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of correlation bands following XUV molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Ionization Time Delay Around a Shape Resonance in Nitrogen Measured by the RABBIT-2ω method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetically and angularly resolved non-adiabatic relaxation dynamics of PAH molecules following XUV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free filamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Filamentation (COFIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Capsis Elite Resort, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the optical Kerr effect at large laser intensity: impact on the propagation of a short and intense laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free filamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Laser Physics Workshop (LPHYS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative and positive Kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Filamentation (COFIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Capsis Elite Resort, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative and positive kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on
+Super Intense Laser-Atom Physics (SILAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zion National Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'effet Kerr d'ordre élevé des constituants de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Phénomènes Ultra-Rapide (JPU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ultrafast Intense Laser Science (ISUILS 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced field-free molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Meeting on Photodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and optimization of postpulse molecular alignment by shaped laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Chemical Control with Electrons and Photons (ESF-FWF-LFUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement moléculaire sous impulsions laser ultracourtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de la division de Physique Atomique, Moléculaire et Optique (PAMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement moléculaire par impulsions laser ultrabrèves : Mesures & Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Bourgogne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Frans&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicola Nardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01621-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Constant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Picot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palakkal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283080v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c06533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400026v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05805K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Collado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pl&#233;siat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02406-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00748-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00754-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Autuori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Platzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallician" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ma&#235;der" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7594" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danakas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scognamiglio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03502A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Purcell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellanos Nash" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.402964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab7b10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reitsma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hummert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vrakking" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-01073-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Murillo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marggi Poullain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Corrales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Banares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02992c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J. Vrakking" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10444" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08131-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Castellanos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920506012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Nalda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8081227" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A67" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamazaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reduzzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02964" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marciniak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa8e10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Depraz Depland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12127-017-0225-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celep" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982616" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Lopez-Quintas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G. Izquierdo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rebollar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05290d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. E. Galbraith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8909" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160818v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wopperer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhang Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.042514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbraith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouz&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502493j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Canton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.033413" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magrakvelidze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112074" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mendoza-Yero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Vizcaino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minguez-Vega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalda R. De" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5799-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054205v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. Mart&#237;nez-Matos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaveliuk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ettoumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11130196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033826" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tehini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tzallas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Benis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rouz&#233;e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002897" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135067" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7R630RGG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Despr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574384v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542415" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086798" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660050v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Frans&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicola Nardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01621-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Constant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Picot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palakkal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283080v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c06533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400026v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05805K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Collado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pl&#233;siat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02406-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00748-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00754-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Autuori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Platzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallician" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ma&#235;der" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7594" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danakas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Purcell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scognamiglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03502A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellanos Nash" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.402964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab7b10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reitsma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hummert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vrakking" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-01073-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08131-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Murillo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marggi Poullain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Corrales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Banares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02992c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J. Vrakking" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10444" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Castellanos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920506012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Nalda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8081227" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A67" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamazaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reduzzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02964" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marciniak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa8e10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Depraz Depland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12127-017-0225-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celep" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982616" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Lopez-Quintas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G. Izquierdo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rebollar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05290d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wopperer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhang Gao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.042514" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. E. Galbraith" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8909" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Canton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.033413" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbraith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouz&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502493j" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magrakvelidze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112074" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mendoza-Yero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Vizcaino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minguez-Vega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalda R. De" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5799-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. Mart&#237;nez-Matos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaveliuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ettoumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11130196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033826" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tehini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tzallas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Benis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rouz&#233;e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002897" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135067" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7R630RGG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Despr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574384v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542415" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086798" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502944v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660050v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>