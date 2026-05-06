--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent LORIOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond non-adiabatic confinement of molecular dication yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fransén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (3), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast probing of isotope-induced explicit symmetry breaking in ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nicola Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.222. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42004-025-01621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation-based attosecond light sources and applications to quantum phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.010907. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0235171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing photoionization dynamics in acetylene with angle resolved attosecond interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (5), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c06533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-infrared spectra of the known crystal polymorphs of Phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (9), pp.7329-7334. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05805K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond metrology of the two-dimensional charge distribution in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. González-Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plésiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-024-02406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics based terahertz source and detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2157-2166. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond probing of photoionization dynamics from diatomic to many-atom molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2001-2009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00754-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics terahertz platform with versatile micro-controller based interface and data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.033004. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic dynamics of two-photon ionization: An attosecond movie of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Autuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Lejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Maëder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.eabl7594. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abl7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Femtosecond Isotope Effect in Polyatomic Molecules Ionized by Extreme Ultraviolet Attosecond Pulse Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5692-5701. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from correlated to single-active-electron excitation in strontium nonlinear ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.053106. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Induced Resonant Tunneling in an Individual Quantum Dot Attached to a Nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Perisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved relaxation and cage opening in diamondoids following XUV ultrafast ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03502A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Vibrational Relaxation Dynamics in XUV-Excited Polycyclic Aromatic Hydrocarbon Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.041012. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.041012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic CEP locking and optimization for a Ti:Sa femtosecond oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (11), pp.2976-2981. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.402964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation-2 ω attosecond stereo-photoionization interferometry in N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.024003. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ab7b10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed relaxation of highly excited naphthalene cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reitsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hummert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vrakking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412, pp.072044. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond delays in photoionization of diatomic and polyatomic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412, pp.072045. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of correlation bands following XUV molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-01073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron correlation driven non-adiabatic relaxation in molecules excited by an ultrashort extreme ultraviolet pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.337. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond predissociation dynamics of ethyl iodide in the B-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Murillo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Marggi Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Banares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (28), pp.15695-15704. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp02992c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Relaxation of Highly Excited Cationic States in Naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reitsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hummert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. J. Vrakking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (14), pp.3068-3073. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH under XUV excitation: an ultrafast XUV- photochemistry experiment for astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXI International Conference on Ultrafast Phenomena 2018 (UP 2018), 205, pp.06012. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201920506012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Analysis of Time-Resolved Charged Particle Imaging Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Nalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.1227. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8081227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectrally resolved ionization with a single ultrashort XUV-IR beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), pp.A67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.35.000A67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Nonadiabatic Cascade and Subsequent Photofragmentation of Extreme Ultraviolet Excited Caffeine Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (24), pp.6927-6933. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angularly resolved RABBITT using a second harmonic pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Renois-Predelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.114003. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa8e10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIMS-MS-IR spectroscopy workflow: a multidimensional platform for the analysis of molecular isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Depraz Depland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Renois-Predelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Concina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal For Ion Mobility Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12127-017-0225-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of long-range Coulomb interaction in velocity map imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.013929. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4982616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation dynamics of Co/ZnS targets under double pulse femtosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Lopez-Quintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus G. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rebollar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3522-3529. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp05290d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a realistic theoretical description of C60 photoelectron-momentum imaging experiments using time-dependent density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wopperer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Zhang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.042514. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.042514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XUV excitation followed by ultrafast non-adiabatic relaxation in PAH molecules as a femto-astrochemistry experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. E. Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7909. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular asymmetry and attosecond time delay from the giant plasmon resonance in C60 photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.033413. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.033413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Hole Migration in Benzene Molecules Surviving Nuclear Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.426-431. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz502493j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving XUV induced femtosecond and attosecond dynamics in polyatomic molecules with a compact attosecond beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 635 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond time delays in C-60 valence photoemissions at the giant plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magrakvelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 635 (11), pp.112074. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresnel phase retrieval method using an annular lens array on an SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mendoza-Yero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perez-Vizcaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minguez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalda R. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-014-5799-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond spatial pulse shaping at the focal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. Martínez-Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaveliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus G. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.25010. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On negative higher-order Kerr effect and ﬁlamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1319. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11130196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dependence of purely-Kerr driven filamentation in air and argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.033826. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.033826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate concentration measurement of molecular gas mixtures using a spatial detection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (18), pp.184303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free ﬁlamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.103903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of high order Kerr refractive index of major air components: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (3), pp.3011-3012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of high order Kerr refractive index of major air components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (16), pp.13429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot imaging of postpulse transient molecular alignment revivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.013412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-free molecular alignment for measuring ionization probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.015604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced field-free alignment of OCS molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tzallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.2503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-field molecular ionization: determination of ionization probabilities calibrated with field-free alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sinardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (19), pp.2897-2899. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.002897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular alignment as a calibration method for the determination of ionisation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.229-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast XUV-induced Dynamics in Gas-phase Complex Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Symposium on Molecular Beams 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of correlation bands following XUV molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Ionization Time Delay Around a Shape Resonance in Nitrogen Measured by the RABBIT-2ω method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetically and angularly resolved non-adiabatic relaxation dynamics of PAH molecules following XUV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free filamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Filamentation (COFIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Capsis Elite Resort, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the optical Kerr effect at large laser intensity: impact on the propagation of a short and intense laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free filamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Laser Physics Workshop (LPHYS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative and positive Kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Filamentation (COFIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Capsis Elite Resort, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative and positive kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on
-Super Intense Laser-Atom Physics (SILAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zion National Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'effet Kerr d'ordre élevé des constituants de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Phénomènes Ultra-Rapide (JPU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ultrafast Intense Laser Science (ISUILS 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced field-free molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Meeting on Photodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and optimization of postpulse molecular alignment by shaped laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Chemical Control with Electrons and Photons (ESF-FWF-LFUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement moléculaire sous impulsions laser ultracourtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de la division de Physique Atomique, Moléculaire et Optique (PAMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement moléculaire par impulsions laser ultrabrèves : Mesures & Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Bourgogne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent LORIOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond non-adiabatic confinement of molecular dication yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fransén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (3), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast probing of isotope-induced explicit symmetry breaking in ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nicola Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.222. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42004-025-01621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation-based attosecond light sources and applications to quantum phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.010907. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0235171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing photoionization dynamics in acetylene with angle resolved attosecond interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (5), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c06533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-infrared spectra of the known crystal polymorphs of Phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (9), pp.7329-7334. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05805K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond metrology of the two-dimensional charge distribution in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. González-Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plésiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-024-02406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics based terahertz source and detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2157-2166. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond probing of photoionization dynamics from diatomic to many-atom molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2001-2009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00754-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics terahertz platform with versatile micro-controller based interface and data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.033004. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic dynamics of two-photon ionization: An attosecond movie of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Autuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Lejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Maëder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.eabl7594. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abl7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Femtosecond Isotope Effect in Polyatomic Molecules Ionized by Extreme Ultraviolet Attosecond Pulse Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5692-5701. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from correlated to single-active-electron excitation in strontium nonlinear ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.053106. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Laser Induced Resonant Tunneling in an Individual Quantum Dot Attached to a Nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Perisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Vibrational Relaxation Dynamics in XUV-Excited Polycyclic Aromatic Hydrocarbon Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.041012. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.041012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved relaxation and cage opening in diamondoids following XUV ultrafast ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03502A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of correlation bands following XUV molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-01073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic CEP locking and optimization for a Ti:Sa femtosecond oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (11), pp.2976-2981. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.402964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation-2 ω attosecond stereo-photoionization interferometry in N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.024003. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ab7b10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond delays in photoionization of diatomic and polyatomic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412, pp.072045. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed relaxation of highly excited naphthalene cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reitsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hummert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vrakking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412, pp.072044. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/7/072044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond predissociation dynamics of ethyl iodide in the B-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Murillo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Marggi Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Banares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (28), pp.15695-15704. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp02992c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Relaxation of Highly Excited Cationic States in Naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reitsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hummert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. J. Vrakking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (14), pp.3068-3073. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron correlation driven non-adiabatic relaxation in molecules excited by an ultrashort extreme ultraviolet pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.337. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH under XUV excitation: an ultrafast XUV- photochemistry experiment for astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXI International Conference on Ultrafast Phenomena 2018 (UP 2018), 205, pp.06012. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201920506012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Nonadiabatic Cascade and Subsequent Photofragmentation of Extreme Ultraviolet Excited Caffeine Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (24), pp.6927-6933. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Analysis of Time-Resolved Charged Particle Imaging Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Nalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.1227. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8081227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectrally resolved ionization with a single ultrashort XUV-IR beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), pp.A67. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.35.000A67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angularly resolved RABBITT using a second harmonic pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Renois-Predelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.114003. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa8e10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIMS-MS-IR spectroscopy workflow: a multidimensional platform for the analysis of molecular isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Depraz Depland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Renois-Predelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Concina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal For Ion Mobility Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12127-017-0225-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of long-range Coulomb interaction in velocity map imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.013929. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4982616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation dynamics of Co/ZnS targets under double pulse femtosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Lopez-Quintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus G. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rebollar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3522-3529. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp05290d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a realistic theoretical description of C60 photoelectron-momentum imaging experiments using time-dependent density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wopperer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Zhang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.042514. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.042514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Hole Migration in Benzene Molecules Surviving Nuclear Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.426-431. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz502493j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular asymmetry and attosecond time delay from the giant plasmon resonance in C60 photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.033413. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.033413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XUV excitation followed by ultrafast non-adiabatic relaxation in PAH molecules as a femto-astrochemistry experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. E. Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7909. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving XUV induced femtosecond and attosecond dynamics in polyatomic molecules with a compact attosecond beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 635 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond time delays in C-60 valence photoemissions at the giant plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magrakvelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 635 (11), pp.112074. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresnel phase retrieval method using an annular lens array on an SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mendoza-Yero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perez-Vizcaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minguez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalda R. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-014-5799-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond spatial pulse shaping at the focal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. Martínez-Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaveliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus G. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.25010. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On negative higher-order Kerr effect and ﬁlamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1319. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11130196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free ﬁlamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.103903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of high order Kerr refractive index of major air components: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (3), pp.3011-3012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dependence of purely-Kerr driven filamentation in air and argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.033826. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.033826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate concentration measurement of molecular gas mixtures using a spatial detection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (18), pp.184303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of high order Kerr refractive index of major air components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (16), pp.13429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot imaging of postpulse transient molecular alignment revivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.013412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-free molecular alignment for measuring ionization probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.015604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced field-free alignment of OCS molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tzallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.2503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular alignment as a calibration method for the determination of ionisation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.229-230. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-field molecular ionization: determination of ionization probabilities calibrated with field-free alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sinardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (19), pp.2897-2899. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.002897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Ionization Time Delay Around a Shape Resonance in Nitrogen Measured by the RABBIT-2ω method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of correlation bands following XUV molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Despre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellanos Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast XUV-induced Dynamics in Gas-phase Complex Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Despré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Symposium on Molecular Beams 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetically and angularly resolved non-adiabatic relaxation dynamics of PAH molecules following XUV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative and positive Kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Filamentation (COFIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Capsis Elite Resort, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free filamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Laser Physics Workshop (LPHYS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the optical Kerr effect at large laser intensity: impact on the propagation of a short and intense laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Kerr terms allow ionization-free filamentation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ettoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Filamentation (COFIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Capsis Elite Resort, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative and positive kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on
+Super Intense Laser-Atom Physics (SILAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zion National Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'effet Kerr d'ordre élevé des constituants de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Phénomènes Ultra-Rapide (JPU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Kerr nonlinearity of air calibrated with transient molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ultrafast Intense Laser Science (ISUILS 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and optimization of postpulse molecular alignment by shaped laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Chemical Control with Electrons and Photons (ESF-FWF-LFUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced field-free molecular alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Meeting on Photodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement moléculaire sous impulsions laser ultracourtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de la division de Physique Atomique, Moléculaire et Optique (PAMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement moléculaire par impulsions laser ultrabrèves : Mesures & Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Bourgogne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Frans&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicola Nardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01621-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Constant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Picot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palakkal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283080v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c06533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400026v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05805K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Collado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pl&#233;siat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02406-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00748-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00754-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Autuori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Platzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallician" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ma&#235;der" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7594" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danakas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Purcell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scognamiglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03502A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellanos Nash" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.402964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab7b10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reitsma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hummert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vrakking" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-01073-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08131-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Murillo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marggi Poullain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Corrales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Banares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02992c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J. Vrakking" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10444" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Castellanos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920506012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Nalda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8081227" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A67" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamazaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reduzzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02964" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marciniak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa8e10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Depraz Depland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12127-017-0225-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celep" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982616" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Lopez-Quintas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G. Izquierdo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rebollar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05290d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wopperer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhang Gao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.042514" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. E. Galbraith" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8909" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Canton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.033413" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbraith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouz&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502493j" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magrakvelidze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112074" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mendoza-Yero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Vizcaino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minguez-Vega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalda R. De" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5799-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. Mart&#237;nez-Matos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaveliuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ettoumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11130196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033826" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tehini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tzallas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Benis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rouz&#233;e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002897" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135067" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7R630RGG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Despr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574384v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542415" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086798" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502944v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660050v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Frans&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicola Nardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01621-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Constant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Picot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palakkal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283080v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c06533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400026v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05805K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Collado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pl&#233;siat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02406-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00748-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00754-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Autuori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Platzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallician" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ma&#235;der" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7594" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danakas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Purcell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellanos Nash" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scognamiglio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03502A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-01073-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.402964" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab7b10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reitsma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hummert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vrakking" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/7/072044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Murillo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marggi Poullain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Corrales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Banares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02992c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J. Vrakking" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10444" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08131-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Castellanos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920506012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamazaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reduzzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02964" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Nalda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8081227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catoire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A67" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marciniak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa8e10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Depraz Depland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12127-017-0225-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celep" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982616" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Lopez-Quintas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G. Izquierdo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rebollar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05290d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wopperer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhang Gao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.042514" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbraith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouz&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502493j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Canton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.033413" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. E. Galbraith" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8909" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magrakvelidze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112074" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mendoza-Yero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Vizcaino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minguez-Vega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalda R. De" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5799-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. Mart&#237;nez-Matos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaveliuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ettoumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11130196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033826" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503040v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tehini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tzallas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Benis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7R630RGG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rouz&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002897" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574409v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542415" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574384v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Despr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086798" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502951v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402894v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660050v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>