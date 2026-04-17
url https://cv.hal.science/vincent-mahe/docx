--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6857-4532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">268911401</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -166,2099 +187,2885 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the dynamic response of periodic waveguides with nonlinear boundaries using the Wave Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a centrifugal double pendulum vibration absorber model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The localised response and filtering performance of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 571, pp.118028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability and efficiency of centrifugal double pendulum vibration absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 197, pp.105649. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the direct and subharmonic responses of a new design of centrifugal pendulum vibration absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.105401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of pairs of subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111 (19), pp.17859-17886. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08828-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 517, pp.116525. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 536, pp.117157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
+                <w:t xml:space="preserve">hal-03770271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reusable model transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-010-0181-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770271v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00542766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-based modelling of arbitrarily complex periodic waveguides with nonlinear boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wave-based reduction of finite phononic structures with nonlinear boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOMAC 2025 - 11th International Operational Modal Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique [Inria], May 2025, Rennes, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">NODYCON 2025 - 4th International Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Hoboken, NJ, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232759v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the dynamic response of a periodic structure coupled with a nonlinear junction using the harmonic balance method and Floquet-Bloch modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wave-based modelling of arbitrarily complex periodic waveguides with nonlinear boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOMAC 2025 - 11th International Operational Modal Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique [Inria], May 2025, Rennes, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829390v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharmonic filtration in rotating machines using centrifugal pendulum vibration absorbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Computing the dynamic response of a periodic structure coupled with a nonlinear junction using the harmonic balance method and Floquet-Bloch modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5622-5628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848313v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité et performance d’absorbeurs pendulaires centrifuges admettant une mobilité de rotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Subharmonic filtration in rotating machines using centrifugal pendulum vibration absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245295v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse et stabilité d'absorbeurs pendulaires centrifuges sous-harmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stabilité et performance d’absorbeurs pendulaires centrifuges admettant une mobilité de rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability of tuned vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nonlinear Dynamics Conference (ENOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossing Model Driven Engineering and Agility: Preliminary Thought on Benefits and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cadavid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration, in conjunction with ECMFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-Driven Interoperability of Dependencies Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bézivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration (co-located with ECMFA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.128--140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des résultats du projet OpenEmbeDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Belaunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neptune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00381639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic Model Refactorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM/IEEE 12th International Conference on Model Driven Engineering Languages and Systems (MODELS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Denver, Colorado, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00468657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megamodeling Software Platforms: Automated Discovery of Usable Cartography from Available Metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Reverse Engineering Models from Software Artifacts (REM 2009, co-located with WCRE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réducteur pour véhicule électrique ou hybride avec au moins un dispositif d’amortissement pendulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roël Verhoog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3119873. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,100 +3075,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in the design of pendulum absorbers to reduce the vibrations of automotive powertrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. HESAM Université, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022HESAE073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04058834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2371,114 +3178,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">oscilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:snp:2d8da922eeec0ffef43c467543f05c6363d76ee0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2546,51 +3353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63698046"/>
+    <w:nsid w:val="12ED6966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2777,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6857-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037340v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;lot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Droz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107778" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829390v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Verhoog" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04058834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022HESAE073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:2d8da922eeec0ffef43c467543f05c6363d76ee0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6857-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268911401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037340v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;lot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Droz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107778" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-010-0181-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Belaunde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Verhoog" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04058834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022HESAE073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:2d8da922eeec0ffef43c467543f05c6363d76ee0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>