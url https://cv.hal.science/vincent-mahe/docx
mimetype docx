--- v1 (2026-04-17)
+++ v2 (2026-05-20)
@@ -988,51 +988,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+                <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
@@ -1063,106 +1063,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517, pp.116525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770103v1</w:t>
+                <w:t xml:space="preserve">hal-03770602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+                <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
@@ -1193,82 +1193,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 517, pp.116525. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770602v1</w:t>
+                <w:t xml:space="preserve">hal-03770103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
               </w:r>
@@ -3353,51 +3353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12ED6966"/>
+    <w:nsid w:val="0EA2CA77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3584,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6857-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268911401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037340v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;lot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Droz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107778" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-010-0181-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Belaunde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Verhoog" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04058834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022HESAE073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:2d8da922eeec0ffef43c467543f05c6363d76ee0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6857-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268911401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037340v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;lot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Droz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107778" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-010-0181-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Belaunde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Verhoog" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04058834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022HESAE073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:2d8da922eeec0ffef43c467543f05c6363d76ee0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>