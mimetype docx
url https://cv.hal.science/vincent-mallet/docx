--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -66,1352 +66,1352 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNAmigos2: accelerated structure-based RNA virtual screening with deep graph learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan G Carvajal-Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Niño Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57852-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finding antibodies in cryo-EM maps with CrAI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Rapisarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Minoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (5), pp.btaf157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InDeepNet: a web platform for predicting functional binding sites in proteins using InDeep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mareuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Torchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nilges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.gkaf403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05117181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AlignScape, displaying sequence similarity using self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Filella-Merce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nilges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.1321508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbinf.2024.1321508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNAglib: a python package for RNA 2.5 D graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Broadbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.1458-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">quicksom: Self-Organizing Maps on GPUs for clustering of molecular dynamics trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nilges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (14), pp.2064-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InDeep: 3D fully convolutional neural networks to assist &amp;lt;i&amp;gt;in silico&amp;lt;/i&amp;gt; drug design on protein–protein interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Moine Franel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nilges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (5), pp.1261 - 1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04102799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OptiMol : Optimization of Binding Affinities in Chemical Space for Drug Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boitreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (12), pp.5658-5666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.0c00833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmented base pairing networks encode RNA-small molecule binding preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sarrazin Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Reinharz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William l Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (14), pp.7690-7699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOMSURF: Surface representation for learning on protein structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaib Attaiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno E Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2025 - Thirteenth International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418851v1</w:t>
-              </w:r>
-[...1168 lines deleted...]
-                <w:t xml:space="preserve">hal-03122151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1442,77 +1442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for RNA-Targeting Drug Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Karroucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Stoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1530,51 +1530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse-Complement Equivariant Networks for DNA Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1637,51 +1637,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric deep learning for structural bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris Cité, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UNIP7006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1877,51 +1877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaib Attaiki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Miao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno E Correia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418823v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G Carvajal-Pati&#241;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Becerra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Ni&#241;o Vasquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliver" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57852-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05117181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Filella-Merce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nilges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2024.1321508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Broadbent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hamilton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab844" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa925" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04102799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moine Franel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab849" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boitreaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00833" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin Gendron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#160;l Hamilton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karroucha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Stoven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03943950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G Carvajal-Pati&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Becerra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Ni&#241;o Vasquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57852-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05117181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Filella-Merce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nilges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2024.1321508" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Broadbent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hamilton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04102799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moine Franel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boitreaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin Gendron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#160;l Hamilton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaib Attaiki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Miao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno E Correia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karroucha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Stoven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03943950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>