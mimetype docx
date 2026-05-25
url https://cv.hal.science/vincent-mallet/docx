--- v1 (2026-04-04)
+++ v2 (2026-05-25)
@@ -66,1671 +66,1867 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Dynamic Protein Representations at Scale with Distograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Karroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine Learning for RNA-Targeting Drug Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Karroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Stoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverse-Complement Equivariant Networks for DNA Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AlphaSurf : on-the-fly surface computations for protein representation learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LMRL 2026 @ICLR - Learning Meaningful Representations of Life Workshop @International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BR), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATOMSURF: Surface representation for learning on protein structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaib Attaiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno E Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICLR 2025 - Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAmigos2: accelerated structure-based RNA virtual screening with deep graph learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan G Carvajal-Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Niño Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.2799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-57852-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding antibodies in cryo-EM maps with CrAI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Rapisarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (5), pp.btaf157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InDeepNet: a web platform for predicting functional binding sites in proteins using InDeep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Checa Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.gkaf403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaf403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05117181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlignScape, displaying sequence similarity using self-organizing maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Filella-Merce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.1321508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbinf.2024.1321508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAglib: a python package for RNA 2.5 D graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (5), pp.1458-1459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">quicksom: Self-Organizing Maps on GPUs for clustering of molecular dynamics trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (14), pp.2064-2065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InDeep: 3D fully convolutional neural networks to assist &amp;lt;i&amp;gt;in silico&amp;lt;/i&amp;gt; drug design on protein–protein interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Checa Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Moine Franel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (5), pp.1261 - 1268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04102799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiMol : Optimization of Binding Affinities in Chemical Space for Drug Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boitreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (12), pp.5658-5666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.0c00833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented base pairing networks encode RNA-small molecule binding preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Sarrazin Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Reinharz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William l Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (14), pp.7690-7699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaa583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122151v1</w:t>
-              </w:r>
-[...359 lines deleted...]
-                <w:t xml:space="preserve">hal-03510326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric deep learning for structural bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris Cité, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UNIP7006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03943950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1877,51 +2073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G Carvajal-Pati&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Becerra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Ni&#241;o Vasquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57852-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05117181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Filella-Merce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nilges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2024.1321508" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Broadbent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hamilton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04102799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moine Franel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boitreaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin Gendron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#160;l Hamilton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaib Attaiki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Miao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno E Correia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karroucha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Stoven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03943950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karroucha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Stoven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gertner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaib Attaiki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno E Correia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G Carvajal-Pati&#241;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Ni&#241;o Vasquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57852-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05117181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Filella-Merce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nilges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2024.1321508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Broadbent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hamilton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa925" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04102799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moine Franel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boitreaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin Gendron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#160;l Hamilton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa583" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03943950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>