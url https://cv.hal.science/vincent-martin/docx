--- v0 (2026-03-09)
+++ v1 (2026-04-20)
@@ -1169,277 +1169,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'électrolyte liquide à l'électrolyte solide, vers l'incorporation des catalyseurs PtNi nanostructurés en assemblage membrane électrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of nanostructured Pt-based electrocatalysts for oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Masuma-Sultana Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme REUNION PLENIERE de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">13th Meeting on Nanoscience Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753859v1</w:t>
+                <w:t xml:space="preserve">hal-03780395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of nanostructured Pt-based electrocatalysts for oxygen reduction reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'électrolyte liquide à l'électrolyte solide, vers l'incorporation des catalyseurs PtNi nanostructurés en assemblage membrane électrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masuma-Sultana Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Meeting on Nanoscience Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">2eme REUNION PLENIERE de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780395v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Oxygen Evolution Reaction Activity and Stability of Unsupported and Supported IrO x Nanoparticles</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">241st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
@@ -1688,51 +1688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling sodium borohydride oxidation mechanism on palladium electrodes by several in situ coupled techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sartoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Group Five Elements, 22/03/99 - 23/03/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Rio de Janeiro, Brazil</w:t>
@@ -2877,51 +2877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterification of acrylic acid with but-1-ene over solid acid catalysts based on sulfated zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterification of acrylic acid with butene-1 over solid acid catalysts based on sulfated zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterification of acrylic acid with 1-butene over solid acid catalysts based on sulfated zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Trapping in Palladium Nanoparticles Revealed by Electrochemical, X-Ray Scattering, and Spectrometric Measurements, and its influence on Electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Pd and Pt Release during the Hydrogen Evolution Reaction Using Inductively Coupled Plasma Mass Spectrometry: Metal Dissolution, Nanoparticle Detachment, or Catalyst Layer Instability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,295 +4513,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Fe dissolution in Fe–N–C electrocatalysts during acidic oxygen reduction: Impact of local pH change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angus Pedersen</w:t>
+                <w:t xml:space="preserve">On the contact resistance between the anode and the porous transport layer in a proton exchange membrane water electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ee01995d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.01.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667261v1</w:t>
+                <w:t xml:space="preserve">hal-04414456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contact resistance between the anode and the porous transport layer in a proton exchange membrane water electrolyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toni Srour</w:t>
+                <w:t xml:space="preserve">Operando Fe dissolution in Fe–N–C electrocatalysts during acidic oxygen reduction: Impact of local pH change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ping Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58, pp.351-361. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (17), pp.6323-6337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.01.134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ee01995d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414456v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the degradation mechanism of cathodic MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/C electrocatalysts for PEMWE applications</w:t>
               </w:r>
@@ -5055,51 +5055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Trapping in Palladium Nanoparticles Revealed by Electrochemical, X-ray Scattering, and Spectrometric Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,295 +5183,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of the role of Co or Pt,Co single atom promoters on the performance of MoS 2 nanoclusters for hydrogen evolution reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luz Zavala</w:t>
+                <w:t xml:space="preserve">Beware of cyclic voltammetry! Measurement artefact in accelerated stress test of fuel cell cathode revealed by operando X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mirolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1221-1229. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 555, pp.232345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912300v1</w:t>
+                <w:t xml:space="preserve">hal-03869671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beware of cyclic voltammetry! Measurement artefact in accelerated stress test of fuel cell cathode revealed by operando X-ray diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Mirolo</w:t>
+                <w:t xml:space="preserve">Direct evidence of the role of Co or Pt,Co single atom promoters on the performance of MoS 2 nanoclusters for hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Martens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 555, pp.232345. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1221-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869671v1</w:t>
+                <w:t xml:space="preserve">hal-03912300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the Durability of Carbon-Coated Pd Catalysts towards Hydrogen Oxidation Reaction (HOR) in Alkaline Media</w:t>
               </w:r>
@@ -6404,51 +6404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,441 +6770,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Hollow PtNi/C Electrocatalysts: Carbon Support Considerations To Meet Performance and Stability Requirements</w:t>
+                <w:t xml:space="preserve">Ubiquitous Borane Fuel Electrooxidation on Pd/C and Pt/C Electrocatalysts: Toward Promising Direct Hydrazine–Borane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+                <w:t xml:space="preserve">Anicet Zadick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Job</w:t>
+                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Busby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.893-903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03539⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.3150 - 3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b04321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067840v1</w:t>
+                <w:t xml:space="preserve">hal-03544915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the concentration of borohydride towards hydrogen production and escape for borohydride oxidation reaction on Pt and Au electrodes – experimental and modelling insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Olu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena R. Savinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 375, pp.300 - 309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.061⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous Borane Fuel Electrooxidation on Pd/C and Pt/C Electrocatalysts: Toward Promising Direct Hydrazine–Borane Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous Hollow PtNi/C Electrocatalysts: Carbon Support Considerations To Meet Performance and Stability Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anicet Zadick</w:t>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
+                <w:t xml:space="preserve">Yan Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.3150 - 3163. </w:t>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.893-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b04321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544915v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride oxidation reaction mechanisms and poisoning effects on Au, Pt and Pd bulk electrodes: From model (low) to direct borohydride fuel cell operating (high) concentrations</w:t>
               </w:r>
@@ -7229,51 +7229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena R. Savinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8098,341 +8098,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted polymerization process: a way to design new, high molecular weight poly(arylimidazole)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+                <w:t xml:space="preserve">Assisted microwave synthesis of high molecular weight poly(aryletherketon)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.5209-5214. </w:t>
+              <w:t xml:space="preserve">High Performance Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.185-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.09.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954008307079617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555930v1</w:t>
+                <w:t xml:space="preserve">hal-00555916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted microwave synthesis of high molecular weight poly(aryletherketon)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Brunel</w:t>
+                <w:t xml:space="preserve">Microwave-assisted polymerization process: a way to design new, high molecular weight poly(arylimidazole)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (2), pp.185-207. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.5209-5214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954008307079617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555916v1</w:t>
+                <w:t xml:space="preserve">hal-00555930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterification of acrylic acid with but-1-ene over sulfated Fe- and Mn-promoted zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8498,277 +8498,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of vanadium phosphorus oxides used for n-butane oxidation to maleic anhydride by interaction with niobium phosphate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of support on the thermal decomposition of (NH4)6Mo7O24.4H2O in the inert gas atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chavant</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">C. Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 57, pp.177-186</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 199, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006924v1</w:t>
+                <w:t xml:space="preserve">hal-00006973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of support on the thermal decomposition of (NH4)6Mo7O24.4H2O in the inert gas atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modification of vanadium phosphorus oxides used for n-butane oxidation to maleic anhydride by interaction with niobium phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Pries de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 199, pp.61-72</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57, pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006973v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric analysis of vanadium phosphorus oxide catalysts doped with cobalt and iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.M. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,51 +8909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42EF494A"/>
+    <w:nsid w:val="70A1FF14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9140,51 +9140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-4137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ronovsk&#253;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ennaji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz A. Zavala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Ku" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masuma-Sultana Ripa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scohy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chattot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02331083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wells" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delimiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burrows" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Kiely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Holmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Pries de Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Eon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Riche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vedrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04642392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Tsirlina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sant'Ana Vasconcellos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Henrique Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lintanf-Sala&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c06396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Le Brouster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tenchine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02290" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01744-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ee01995d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adela Zavala Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04464" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232345" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03918018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-022-00794-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03641899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Saveleva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121366" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Campos Roldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04495" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tilahun Tsehaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Teklay Gebreslassie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Heon Choi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Milian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134062" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931377v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01084" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00439" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02311309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02988" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03539" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Olu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R. Savinova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR03ZM1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b04321" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.068" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQSZN5J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.129" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Sharma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXSCNZC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brunaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41890" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R42Q0LQD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559189v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mansour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alouani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008308101150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX7RTQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555916v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008307079617" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-TCLVR03Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. V&#233;drine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSKP1B5W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomazeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.M. Millet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Volta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-4137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ronovsk&#253;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ennaji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz A. Zavala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Ku" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masuma-Sultana Ripa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scohy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chattot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02331083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wells" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delimiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burrows" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Kiely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Holmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Pries de Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Eon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Riche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vedrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04642392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Tsirlina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sant'Ana Vasconcellos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Henrique Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lintanf-Sala&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c06396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Le Brouster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tenchine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02290" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01744-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ee01995d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adela Zavala Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04464" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232345" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03918018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-022-00794-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03641899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Saveleva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121366" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Campos Roldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04495" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tilahun Tsehaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Teklay Gebreslassie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Heon Choi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Milian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134062" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931377v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01084" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00439" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02311309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02988" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b04321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Olu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R. Savinova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR03ZM1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067840v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03539" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.068" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQSZN5J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.129" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Sharma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXSCNZC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brunaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41890" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R42Q0LQD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559189v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mansour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alouani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008308101150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008307079617" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-TCLVR03Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX7RTQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. V&#233;drine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSKP1B5W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomazeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.M. Millet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Volta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>