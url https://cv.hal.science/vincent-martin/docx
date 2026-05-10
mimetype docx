--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -1169,277 +1169,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of nanostructured Pt-based electrocatalysts for oxygen reduction reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'électrolyte liquide à l'électrolyte solide, vers l'incorporation des catalyseurs PtNi nanostructurés en assemblage membrane électrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masuma-Sultana Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Meeting on Nanoscience Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">2eme REUNION PLENIERE de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780395v1</w:t>
+                <w:t xml:space="preserve">hal-03753859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'électrolyte liquide à l'électrolyte solide, vers l'incorporation des catalyseurs PtNi nanostructurés en assemblage membrane électrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of nanostructured Pt-based electrocatalysts for oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Masuma-Sultana Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme REUNION PLENIERE de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">13th Meeting on Nanoscience Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753859v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Oxygen Evolution Reaction Activity and Stability of Unsupported and Supported IrO x Nanoparticles</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">241st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t>
@@ -1688,51 +1688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling sodium borohydride oxidation mechanism on palladium electrodes by several in situ coupled techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,277 +1794,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Changes in Surface Chemistry and Structure of Supported IrO x Nanoparticles in Acidic Oxygen Evolution Reaction Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+                <w:t xml:space="preserve">Benchmarking Oxygen Evolution Reaction Activity and Stability of Unsupported and Supported IrO x Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Daiane Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Claudel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Trends in Electrochemistry 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753489v1</w:t>
+                <w:t xml:space="preserve">hal-03753513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Oxygen Evolution Reaction Activity and Stability of Unsupported and Supported IrO x Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Daiane Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Tracking Changes in Surface Chemistry and Structure of Supported IrO x Nanoparticles in Acidic Oxygen Evolution Reaction Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claudel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Scohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society, May 2021, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Current Trends in Electrochemistry 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753513v1</w:t>
+                <w:t xml:space="preserve">hal-03753489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Evolution Reaction Investigation on Model Catalysts in Acidic Medium: electro-oxidation and catalytic activity of Ir(111), Ir(210) and nanostructured Ir(210)</w:t>
               </w:r>
@@ -2660,51 +2660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sartoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Group Five Elements, 22/03/99 - 23/03/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Rio de Janeiro, Brazil</w:t>
@@ -2877,51 +2877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterification of acrylic acid with but-1-ene over solid acid catalysts based on sulfated zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterification of acrylic acid with butene-1 over solid acid catalysts based on sulfated zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterification of acrylic acid with 1-butene over solid acid catalysts based on sulfated zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Trapping in Palladium Nanoparticles Revealed by Electrochemical, X-Ray Scattering, and Spectrometric Measurements, and its influence on Electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Pd and Pt Release during the Hydrogen Evolution Reaction Using Inductively Coupled Plasma Mass Spectrometry: Metal Dissolution, Nanoparticle Detachment, or Catalyst Layer Instability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,563 +4245,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Surface Segregation of Fluorinated Additives from Measurement of Wettability Properties of Polymer-Based Blends</w:t>
+                <w:t xml:space="preserve">Fe–Ni-based alloys as highly active and low-cost oxygen evolution reaction catalyst in alkaline media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Le Brouster</w:t>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Giboz</w:t>
+                <w:t xml:space="preserve">Garance Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nourdine</w:t>
+                <w:t xml:space="preserve">Céline Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tenchine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Virginie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (34), pp.18305-18313. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c02290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-023-01744-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679845v1</w:t>
+                <w:t xml:space="preserve">hal-04394047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe–Ni-based alloys as highly active and low-cost oxygen evolution reaction catalyst in alkaline media</w:t>
+                <w:t xml:space="preserve">Prediction of Surface Segregation of Fluorinated Additives from Measurement of Wettability Properties of Polymer-Based Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Magnier</w:t>
+                <w:t xml:space="preserve">Rachel Le Brouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Cossard</w:t>
+                <w:t xml:space="preserve">Julien Giboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tenchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (34), pp.18305-18313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-023-01744-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c02290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394047v1</w:t>
+                <w:t xml:space="preserve">hal-04679845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contact resistance between the anode and the porous transport layer in a proton exchange membrane water electrolyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toni Srour</w:t>
+                <w:t xml:space="preserve">Operando Fe dissolution in Fe–N–C electrocatalysts during acidic oxygen reduction: Impact of local pH change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ping Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.01.134⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (17), pp.6323-6337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ee01995d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414456v1</w:t>
+                <w:t xml:space="preserve">hal-04667261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Fe dissolution in Fe–N–C electrocatalysts during acidic oxygen reduction: Impact of local pH change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angus Pedersen</w:t>
+                <w:t xml:space="preserve">On the contact resistance between the anode and the porous transport layer in a proton exchange membrane water electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (17), pp.6323-6337. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.351-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ee01995d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.01.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667261v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the degradation mechanism of cathodic MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/C electrocatalysts for PEMWE applications</w:t>
               </w:r>
@@ -4915,563 +4915,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the Fe–N 4 Active Site Content by Nitrogen Source in Fe–N–C Aerogel Catalysts for Proton Exchange Membrane Fuel Cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Jaxel</w:t>
+                <w:t xml:space="preserve">Hydrogen Trapping in Palladium Nanoparticles Revealed by Electrochemical, X-ray Scattering, and Spectrometric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Tsirlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05394⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (36), pp.17761-17769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940872v1</w:t>
+                <w:t xml:space="preserve">hal-04223367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Trapping in Palladium Nanoparticles Revealed by Electrochemical, X-ray Scattering, and Spectrometric Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+                <w:t xml:space="preserve">Modulating the Fe–N 4 Active Site Content by Nitrogen Source in Fe–N–C Aerogel Catalysts for Proton Exchange Membrane Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bibent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (36), pp.17761-17769. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.1149-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223367v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beware of cyclic voltammetry! Measurement artefact in accelerated stress test of fuel cell cathode revealed by operando X-ray diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Mirolo</w:t>
+                <w:t xml:space="preserve">Direct evidence of the role of Co or Pt,Co single atom promoters on the performance of MoS 2 nanoclusters for hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Martens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 555, pp.232345. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1221-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869671v1</w:t>
+                <w:t xml:space="preserve">hal-03912300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of the role of Co or Pt,Co single atom promoters on the performance of MoS 2 nanoclusters for hydrogen evolution reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luz Zavala</w:t>
+                <w:t xml:space="preserve">Beware of cyclic voltammetry! Measurement artefact in accelerated stress test of fuel cell cathode revealed by operando X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mirolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1221-1229. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 555, pp.232345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912300v1</w:t>
+                <w:t xml:space="preserve">hal-03869671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the Durability of Carbon-Coated Pd Catalysts towards Hydrogen Oxidation Reaction (HOR) in Alkaline Media</w:t>
               </w:r>
@@ -6404,51 +6404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6506,455 +6506,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Carbon-Supported Platinum-Group-Metal Electrocatalysts in Alkaline Media Studied by in Situ Fourier Transform Infrared Spectroscopy and Identical-Location Transmission Electron Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Surface Oxide Formation and Dissolution on/of Ir Single Crystals via X-ray Photoelectron Spectroscopy and Inductively Coupled Plasma Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Lafforgue</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (6), pp.5613-5622. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.9859-9869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334297v1</w:t>
+                <w:t xml:space="preserve">hal-02311309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Surface Oxide Formation and Dissolution on/of Ir Single Crystals via X-ray Photoelectron Spectroscopy and Inductively Coupled Plasma Mass Spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+                <w:t xml:space="preserve">Degradation of Carbon-Supported Platinum-Group-Metal Electrocatalysts in Alkaline Media Studied by in Situ Fourier Transform Infrared Spectroscopy and Identical-Location Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.9859-9869. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.5613-5622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311309v1</w:t>
+                <w:t xml:space="preserve">hal-02334297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous Borane Fuel Electrooxidation on Pd/C and Pt/C Electrocatalysts: Toward Promising Direct Hydrazine–Borane Fuel Cells</w:t>
+                <w:t xml:space="preserve">Porous Hollow PtNi/C Electrocatalysts: Carbon Support Considerations To Meet Performance and Stability Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anicet Zadick</w:t>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.3150 - 3163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b04321⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.893-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544915v1</w:t>
+                <w:t xml:space="preserve">hal-02067840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the concentration of borohydride towards hydrogen production and escape for borohydride oxidation reaction on Pt and Au electrodes – experimental and modelling insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Olu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,249 +6962,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena R. Savinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 375, pp.300 - 309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Hollow PtNi/C Electrocatalysts: Carbon Support Considerations To Meet Performance and Stability Requirements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ubiquitous Borane Fuel Electrooxidation on Pd/C and Pt/C Electrocatalysts: Toward Promising Direct Hydrazine–Borane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Job</w:t>
+                <w:t xml:space="preserve">Anicet Zadick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Busby</w:t>
+                <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.893-903. </w:t>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.3150 - 3163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b04321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067840v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride oxidation reaction mechanisms and poisoning effects on Au, Pt and Pd bulk electrodes: From model (low) to direct borohydride fuel cell operating (high) concentrations</w:t>
               </w:r>
@@ -7229,51 +7229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena R. Savinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7735,273 +7735,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of poly(ester-amide)s from aromatic bisoxazoline precursors</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of ionic conducting sulfonated polybenzimidazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ben Mansour</w:t>
+                <w:t xml:space="preserve">Julien Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Alouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+                <w:t xml:space="preserve">Laurent Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.814-820</w:t>
+              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (8), pp.1732-1742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559189v1</w:t>
+                <w:t xml:space="preserve">hal-00559188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of ionic conducting sulfonated polybenzimidazoles</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of poly(ester-amide)s from aromatic bisoxazoline precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jouanneau</w:t>
+                <w:t xml:space="preserve">Imen Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gonon</w:t>
+                <w:t xml:space="preserve">Khaled Alouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gebel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Schiets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (8), pp.1732-1742</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.814-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559188v1</w:t>
+                <w:t xml:space="preserve">hal-00559189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-borne polyimides via microwave-assisted polymerization</w:t>
               </w:r>
@@ -8098,341 +8098,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted microwave synthesis of high molecular weight poly(aryletherketon)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Brunel</w:t>
+                <w:t xml:space="preserve">Microwave-assisted polymerization process: a way to design new, high molecular weight poly(arylimidazole)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (2), pp.185-207. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.5209-5214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954008307079617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555916v1</w:t>
+                <w:t xml:space="preserve">hal-00555930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted polymerization process: a way to design new, high molecular weight poly(arylimidazole)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+                <w:t xml:space="preserve">Assisted microwave synthesis of high molecular weight poly(aryletherketon)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.5209-5214. </w:t>
+              <w:t xml:space="preserve">High Performance Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.185-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.09.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954008307079617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555930v1</w:t>
+                <w:t xml:space="preserve">hal-00555916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterification of acrylic acid with but-1-ene over sulfated Fe- and Mn-promoted zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8498,277 +8498,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of support on the thermal decomposition of (NH4)6Mo7O24.4H2O in the inert gas atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of vanadium phosphorus oxides used for n-butane oxidation to maleic anhydride by interaction with niobium phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Pries de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thomazeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">M. Chavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 199, pp.61-72</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57, pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006973v1</w:t>
+                <w:t xml:space="preserve">hal-00006924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of vanadium phosphorus oxides used for n-butane oxidation to maleic anhydride by interaction with niobium phosphate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.G. Eon</w:t>
+                <w:t xml:space="preserve">Effect of support on the thermal decomposition of (NH4)6Mo7O24.4H2O in the inert gas atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chavant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 57, pp.177-186</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 199, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006924v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric analysis of vanadium phosphorus oxide catalysts doped with cobalt and iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.M. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,51 +8909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70A1FF14"/>
+    <w:nsid w:val="CB905091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9140,51 +9140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-4137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ronovsk&#253;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ennaji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz A. Zavala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Ku" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masuma-Sultana Ripa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scohy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chattot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02331083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wells" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delimiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burrows" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Kiely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Holmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Pries de Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Eon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Riche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vedrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04642392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Tsirlina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sant'Ana Vasconcellos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Henrique Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lintanf-Sala&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c06396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Le Brouster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tenchine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02290" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01744-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ee01995d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adela Zavala Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04464" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232345" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03918018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-022-00794-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03641899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Saveleva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121366" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Campos Roldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04495" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tilahun Tsehaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Teklay Gebreslassie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Heon Choi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Milian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134062" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931377v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01084" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00439" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02311309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02988" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b04321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Olu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R. Savinova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR03ZM1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067840v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03539" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.068" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQSZN5J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.129" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Sharma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXSCNZC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brunaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41890" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R42Q0LQD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559189v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mansour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alouani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008308101150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008307079617" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-TCLVR03Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX7RTQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. V&#233;drine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSKP1B5W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomazeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.M. Millet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Volta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-4137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ronovsk&#253;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ennaji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz A. Zavala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Ku" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masuma-Sultana Ripa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scohy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chattot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02331083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wells" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delimiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burrows" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Kiely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Holmes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Pries de Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Eon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Riche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vedrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04642392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Tsirlina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sant'Ana Vasconcellos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Henrique Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lintanf-Sala&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c06396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01744-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Le Brouster" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tenchine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ee01995d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adela Zavala Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04464" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232345" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03918018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-022-00794-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03641899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Saveleva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121366" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Campos Roldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04495" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tilahun Tsehaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Teklay Gebreslassie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Heon Choi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Milian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134062" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931377v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01084" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02311309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02988" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00439" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03539" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Olu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R. Savinova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR03ZM1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b04321" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.068" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQSZN5J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.129" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Sharma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXSCNZC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brunaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41890" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R42Q0LQD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mansour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alouani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008308101150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX7RTQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555916v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008307079617" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-TCLVR03Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. V&#233;drine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSKP1B5W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomazeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.M. Millet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Volta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>