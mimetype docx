--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,4183 +66,4317 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an ultrasound method on a custom-built tribometer to investigate tongue-palate friction during food oral processing</w:t>
+                <w:t xml:space="preserve">Tea, coffee, and cocoa delay milk gastric coagulation in a biomimetic in vitro system (NERDT™) by hindering both acid- and pepsin-induced milk gelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+                <w:t xml:space="preserve">Isuri A Jayawardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bosc</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Menut</w:t>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+                <w:t xml:space="preserve">Marie-Francoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 221 (1), pp.117187. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224139v1</w:t>
+                <w:t xml:space="preserve">hal-05565140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t>
+                <w:t xml:space="preserve">Implementation of an ultrasound method on a custom-built tribometer to investigate tongue-palate friction during food oral processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajun Feng</w:t>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t>
+              <w:t xml:space="preserve">, 2025, 221 (1), pp.117187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372540v1</w:t>
+                <w:t xml:space="preserve">hal-05224139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biomimetic Hybrid Soft/Rigid Robotic Masticator Simulating Oral Processing of Solid Foods</w:t>
+                <w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 222, pp.117801. </w:t>
+              <w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302687v1</w:t>
+                <w:t xml:space="preserve">hal-05372540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound imaging of artificial tongues during compression and shearing of food gels on a biomimetic testing bench</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Biomimetic Hybrid Soft/Rigid Robotic Masticator Simulating Oral Processing of Solid Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.70030⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.117801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144193v1</w:t>
+                <w:t xml:space="preserve">hal-05302687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind 3D biomimetic artificial mouth capable of reproducing the oral processing of soft foods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ultrasound imaging of artificial tongues during compression and shearing of food gels on a biomimetic testing bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-73629-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.e70030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981320v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: An in vitro and in vivo study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A first-of-its-kind 3D biomimetic artificial mouth capable of reproducing the oral processing of soft foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110351⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-73629-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981309v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the rheological and sensory properties of a novel natural salivary substitute</w:t>
+                <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: An in vitro and in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Bugarin-Castillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Mohamed Ismail</w:t>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Huang</w:t>
+                <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.106802. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.110351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2024.106802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534534v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal analysis to study the impact of tongue roughness on oral friction mechanisms with a custom-built tribometer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the rheological and sensory properties of a novel natural salivary substitute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+                <w:t xml:space="preserve">Y Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bou Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mohamed Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotri.2023.100257⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.106802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2024.106802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213997v1</w:t>
+                <w:t xml:space="preserve">hal-04534534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Signal analysis to study the impact of tongue roughness on oral friction mechanisms with a custom-built tribometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
+              <w:t xml:space="preserve">Biotribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35-36, pp.100257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotri.2023.100257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296059v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture contrast: Ultrasonic characterization of stacked gels’ deformation during compression on a biomimicking tongue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2021.06.004⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.102695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516526v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biomimetic set-up to understand the role of the kinematic, mechanical, and surface characteristics of the tongue in food oral tribological studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Texture contrast: Ultrasonic characterization of stacked gels’ deformation during compression on a biomimicking tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106602⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.449-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2021.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921188v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time ultrasound assessment of contact progress between food gels and tongue mimicking surfaces during a compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A new biomimetic set-up to understand the role of the kinematic, mechanical, and surface characteristics of the tongue in food oral tribological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 109, pp.106099. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106099⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 115, pp.106602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992136v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ultrasound to characterize the tongue-food interface: An in vitro study examining the impact of surface roughness and lubrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Real time ultrasound assessment of contact progress between food gels and tongue mimicking surfaces during a compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106095⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.106099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992276v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using ultrasound to characterize the tongue-food interface: An in vitro study examining the impact of surface roughness and lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.106095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628959v1</w:t>
+                <w:t xml:space="preserve">hal-02992276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sol-gel transition on the ultrasonic properties of complex model foods: Application to agar/gelatin gels and emulsion filled gels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">M. Marconati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Engmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Burbidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.021⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299004v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental model to investigate the biomechanical determinants of pharyngeal mucosa coating during swallowing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thomas</w:t>
+                <w:t xml:space="preserve">Impact of sol-gel transition on the ultrasonic properties of complex model foods: Application to agar/gelatin gels and emulsion filled gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud M. Panouille</w:t>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">François Boue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72, pp.144-151. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.506-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02020100v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed of sound measurement in porcine intervertebral discs: an in vitro study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental model to investigate the biomechanical determinants of pharyngeal mucosa coating during swallowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vayron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélene Rouard</w:t>
+                <w:t xml:space="preserve">Maud M. Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Henri Flouzat Lachaniette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219519417500488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604738v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of bread crumb hydration as related to porous microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Speed of sound measurement in porcine intervertebral discs: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Jourdren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Panouille</w:t>
+                <w:t xml:space="preserve">Hélene Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chappard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Henri Flouzat Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fo00522e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519417500488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565147v1</w:t>
+                <w:t xml:space="preserve">hal-01604738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum : Numerical simulation of ultrasonic wave propagation for the evaluation of dental implant biomechanical stability. J Acoust Soc Am 129, 4062-4072 (2011)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kinetics of bread crumb hydration as related to porous microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Anagnostou</w:t>
+                <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Haiat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solenne Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (8), pp.3577--3589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fo00522e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343386v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of bone biomechanical properties at the micrometer scale around titanium implant as a function of healing time</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Erratum : Numerical simulation of ultrasonic wave propagation for the evaluation of dental implant biomechanical stability. J Acoust Soc Am 129, 4062-4072 (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (2), pp.1048</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813372v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical determinants of the stability of dental implants: influence of the bone-implant interface properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Evolution of bone biomechanical properties at the micrometer scale around titanium implant as a function of healing time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lambert</w:t>
+                <w:t xml:space="preserve">Ryo Tsubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naili</w:t>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.1389 - 1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/6/1389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082370v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the press-fit insertion of an acetabular cup by impact measurement: influence of bone abrasion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michel</w:t>
+                <w:t xml:space="preserve">Biomechanical determinants of the stability of dental implants: influence of the bone-implant interface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bosc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hernigou</w:t>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Haïat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, in press</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083531v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the in vitro dental implant primary stability using an ultrasonic method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monitoring the press-fit insertion of an acetabular cup by impact measurement: influence of bone abrasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hernigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083513v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial anatomical variation of ultrasonic velocity in human cortical bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Assessment of the in vitro dental implant primary stability using an ultrasonic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 39 (11), pp.2185</w:t>
+              <w:t xml:space="preserve">, 2014, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081921v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the ultrasonic response of a dental implant embedded in tricalcium silicate-based cement under cyclic loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Radial anatomical variation of ultrasonic velocity in human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (11), pp.2185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.01.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01681980v1</w:t>
+                <w:t xml:space="preserve">hal-01081921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode III cleavage of a coin-shaped titanium implant in bone: effect of friction and crack propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Variation of the ultrasonic response of a dental implant embedded in tricalcium silicate-based cement under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+                <w:t xml:space="preserve">P Karasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.1162-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666072v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation Measurements of Biomechanical Properties in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (2), pp.021007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.40059811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of healing time on the ultrasonic response of the bone-implant interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Mode III cleavage of a coin-shaped titanium implant in bone: effect of friction and crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2011.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692620v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Brillouin Scattering Measurements in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Influence of healing time on the ultrasonic response of the bone-implant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (4), pp.611--618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2011.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4003131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692850v1</w:t>
+                <w:t xml:space="preserve">hal-00692620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of dental implant biomechanical stability: an in vitro study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Micro-Brillouin Scattering Measurements in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4003131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712037v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic evaluation of dental implant biomechanical stability: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (2), pp.262-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692855v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (?), pp.139--140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.593770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation for the evaluation of dental implant biomechanical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (6), pp.4062--4072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3586788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4252,2312 +4386,2312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Dong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Machado Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo study combining sensory analysis and ultrasound imaging to investigate food texture perceptions related to tongue biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Baussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound imaging assisted monitoring of the deformation of artificial tongues during compression and shear of food gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, On line, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging on the Extensional Properties of Flaxseed Extracts for the Design of Foods Addressing Swallowing Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of natural salivary substitutes and evaluation of their rheological properties using an in vitro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of European Society of Swallowing Disorders 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture contrast: Ultrasonic quantification of bulk deformations during compression of bilayer gels on a bio-mimicking tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Scholten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of grittiness beyond particle size: role of particle rigidity, shape and concentration in food suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a newly developed biomimetic setup to better integrate the kinematic, mechanical and surface characteristics of tongue in oral tribological studies of foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lubrication on the pharyngeal phase of swallowing: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marconati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using quantitative ultrasound to monitor and understand food mechanical breakdown during a compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between in vivo and in vitro breakdown and hydrolysis of bread during oral processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oral processing and α-amylase activity on bread digestion: and in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery Of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical properties of model food boluses obtained from mimicking tongue-palate compression of dairy gels: influence of saliva composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of bread structure on texture perception: application to french baguettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of saliva flow rate and liquid food viscosity on mucosa coating after swallowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of saliva composition on the biomechanical properties of model food boluses obtained through mimicking tongue-palate compression of dairy gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioTribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6567,6770 +6701,6770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelled waters for swallowing disorders: from rheological, tribological and structural characterizations to sensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Rennes Institute of chemical sciences (ISCR); The Rennes Institute of physics (IPR); INRAE Bretagne-Normandie, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelled waters for swallowing disorders: From rheological, tribological and structural characterizations to sensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Khalid Lamnawar (INSA Lyon); Nadia El Kissi (CNRS / Grenoble); Thibaut Divoux (CNRS / ENS de Lyon), Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sweet and smooth spot: Unravelling the complex relationship between structure and texture in blended soy-dairy beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon; CNRS Grenoble; CNRS / ENS Lyon, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative ultrasound to explore tactile perceptions of food elicited by tonguepalate friction: a biomimetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind Soft Robotic Masticator that, combining in vitro mastication and swallowing, is capable of simulating food intra-oral manipulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">To which extent can food texture perception be explained in terms of food rheological and tribological properties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225640v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent can food texture perception be explained in terms of food rheological and tribological properties ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A first-of-its-kind Soft Robotic Masticator that, combining in vitro mastication and swallowing, is capable of simulating food intra-oral manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225847v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelled waters for swallowing disorders: rheological, tribological and chemical characterizations related to sensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français de Rhéologie (GFR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUSTI Institut universitaire des systèmes thermiques industriels, CNRS; IBDM (Institut de Biologie du Développement de Marseille); IRPHE Marseille (Institut de recherche sur les phénomènes hors équilibre), UMR 7342; Mines Paris-PSL, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Rheology and Tribology to Consistencies and Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshops on Molecular Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-AgroParisTech International Centre of Molecular Gastronomy, May 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A first-of-its-kind 3D Artificial Mouth Capable of Reproducing the Oral Processing of Soft Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225816v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind 3D Artificial Mouth Capable of Reproducing the Oral Processing of Soft Foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
+              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225757v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a novel soft robotic swallowing setup to adapt food products for specific swallowing disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Congress on Engineering and Food, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural salivary substitutes: rheological characterization and in-vitro swallowing performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Food Physics, 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A custom-manufactured tribometer to analyse friction between rough and lubricated biomimetic tongues and an artificial palate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF 14 – International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of tongue roughness-induced friction during oral processing of food with a custom-manufactured biomimicking tribometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in vitro model to evaluate the effect of saliva lubrication during swallowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, YOUNG RESEARCHERS IN LIFE SCIENCE, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rough and deformable biomimetic tongues and original ultrasound monitoring methods can provide new insights on texture perceptions resulting from tongue-palate compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the kinematic, mechanical and surface characteristics of the tongue in food oral processing and related texture perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a newly developed biomimetic setup to better integrate the kinematic, mechanical and surface characteristics of tongue in oral tribological studies of foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on BioTribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ultrasound for comprehending the texture perceptions resulting from the mechanical breakdown of food on the tongue surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edimburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical characterization of tongue-food interface during oral processing: an in vitro study with Quantitative Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of quantitative-ultrasounds on a biomimetic oral processing setup to analyze the evolution of food-tongue interface in relation with texture perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Dominance of Motions: a new concept to enlighten the links between texture perceptions and oral processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco P Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au voisinage d’un implant par diffusion micro Brillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">23eme congrès du groupe français de spectroscopies vibrationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226510v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au voisinage d’un implant par diffusion micro Brillouin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme congrès du groupe français de spectroscopies vibrationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650843v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Ultrasound for the dynamic biomechanical analysis of tongue-food interface during oral processing: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro biomechanical modelling of post swallowing pharyngeal coating: influence of food bolus rheological properties and physiological features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oral processing on bread digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using quantitative ultrasound to monitor the mechanical wear of the interface of dental implants embedded in bone substitute material during cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioTribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la réponse ultrasonore d’un implant dentaire inclus dans un biomatériau et soumis à un chargement en fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d’acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des propriétés biomécaniques de l’os néoformé au voisinage d’un implant en titane par diffusion micro Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tsubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical dependence of the ultrasonic velocity in human cortical bone samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Congress on Ultrasound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing in vitro dental implant stability with a quantitative ultrasound method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque biennal Recherche en Imagerie et Technologies pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse ultrasonore de l’interface os-implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Signal et Image en Acoustique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Primary Stability of a Dental Implant Using an Ultrasonic Device: an in Vitro Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Using quantitative ultrasound for the assessment of the stability of an implant: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167994v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the primary stability of a dental implant using an ultrasonic device: an in vitro study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Primary Stability of a Dental Implant Using an Ultrasonic Device: an in Vitro Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
+              <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811226v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using quantitative ultrasound for the assessment of the stability of an implant: a numerical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of the primary stability of a dental implant using an ultrasonic device: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811243v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Quantitative Ultrasound for the Assessment of the Stability of an Implant: a Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic set up for the assessment of the stability of a cylinder inserted in a solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoutsics 2012 Hong Kong Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of healing time on the echographic response of the bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoutsics 2012 Hong Kong Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echographic response of the bone-implant interface: dependence on healing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echographic Response of the Bone-Implant Interface: Dependence on Healing Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif ultrasonore pour l’estimation de la stabilité biomécanique de l’implant dentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse échographique de l’interface os-implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168020v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Étude des propriétés biomécaniques de l'os autour d’un implant par nanoindentation en fonction du temps de cicatrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrés Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168028v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des propriétés biomécaniques de l'os autour d’un implant par nanoindentation en fonction du temps de cicatrisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">20ème Congrés Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226634v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse échographique de l’interface os-implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dispositif ultrasonore pour l’estimation de la stabilité biomécanique de l’implant dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168012v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode ultrasonore pour l'estimation de l'ostéointégration d'implants dentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées acoustique des milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of the amount of bone surrounding an implant with Quantitative Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches numérique et expérimentale pour l’évaluation par ultrasons de la stabilité biomécanique d’un implant dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using micro Brillouin scattering technique for the assessment of the elastic properties of newly formed bone in the vicinity of an implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des propriétés biomécaniques de l'os néoformé déterminées par nanoindentation en fonction du temps de cicatrisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Elastic Properties of Newly Formed Bone in the Vicinity of an Implant Using a Micro-Brillouin Scattering Technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Suivi et caractérisation des propriétés biomécaniques de l’os néoformé au voisinage d’un implant par nanoindentation et diffusion micro Brillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168055v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of quantitative ultrasound for the assessment of the amount of bone surrounding an implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Elastic Properties of Newly Formed Bone in the Vicinity of an Implant Using a Micro-Brillouin Scattering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168051v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et caractérisation des propriétés biomécaniques de l’os néoformé au voisinage d’un implant par nanoindentation et diffusion micro Brillouin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of quantitative ultrasound for the assessment of the amount of bone surrounding an implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226626v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au contact d’un implant par diffusion micro-Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the biomechanical properties of newly formed bone tissue using Micro-Brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d’un dispositif ultrasonore pour l’estimation de la stabilité d’un implant dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès des 10 heures d’Implantologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Brillouin scattering measurements in mature and newly formed bone tissue surrounding an implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th Symposium on UltraSonic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ultrasonic device to assess the biomechanical properties of the bone implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13340,143 +13474,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: an in vitro and in vivo coupling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13486,232 +13620,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et méthode d’assistance à la mise en place d’un instrument orthopédique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1259308. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de contrôle ultrasonore de la tenue mécanique d'une pièce insérée dans un corps, en particulier d'un implant dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: Demande n° 0958325. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13858,51 +13992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gennisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stieger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scholten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.06.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03921188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.03.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHBVT1P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00522e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Soffer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anagnostou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tsubota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/6/1389" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hernigou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Loriot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loriot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDVD48K9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soffer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.40059811" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.12.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawabe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593770" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692841v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3586788" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546794v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baussart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523319v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin Castillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226600v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167974v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsubota" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167509v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167508v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811226v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811249v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168020v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168041v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226626v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167524v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569644v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656069v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gennisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stieger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scholten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.06.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03921188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHBVT1P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500488" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00522e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Soffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anagnostou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tsubota" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/6/1389" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hernigou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Loriot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDVD48K9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soffer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.40059811" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.12.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawabe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003131" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593770" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3586788" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baussart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin Castillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523023v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsubota" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167979v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656505v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168001v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167997v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811249v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168012v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226626v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167521v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167532v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569644v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>