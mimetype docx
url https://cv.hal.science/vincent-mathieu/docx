--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -183,78 +183,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 233, partie 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565140v1</w:t>
+                <w:t xml:space="preserve">hal-05565140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an ultrasound method on a custom-built tribometer to investigate tongue-palate friction during food oral processing</w:t>
               </w:r>
@@ -1272,494 +1272,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
+                <w:t xml:space="preserve">A new biomimetic set-up to understand the role of the kinematic, mechanical, and surface characteristics of the tongue in food oral tribological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+                <w:t xml:space="preserve">Carole Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.106602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296059v1</w:t>
+                <w:t xml:space="preserve">hal-03921188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture contrast: Ultrasonic characterization of stacked gels’ deformation during compression on a biomimicking tongue</w:t>
+                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Stieger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2021.06.004⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.102695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516526v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biomimetic set-up to understand the role of the kinematic, mechanical, and surface characteristics of the tongue in food oral tribological studies</w:t>
+                <w:t xml:space="preserve">Texture contrast: Ultrasonic characterization of stacked gels’ deformation during compression on a biomimicking tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Scholten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Tournier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 115, pp.106602. </w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.449-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2021.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921188v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time ultrasound assessment of contact progress between food gels and tongue mimicking surfaces during a compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1806,77 +1806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ultrasound to characterize the tongue-food interface: An in vitro study examining the impact of surface roughness and lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1975,51 +1975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Burbidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t>
@@ -2057,51 +2057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sol-gel transition on the ultrasonic properties of complex model foods: Application to agar/gelatin gels and emulsion filled gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,1119 +2703,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of bone biomechanical properties at the micrometer scale around titanium implant as a function of healing time</w:t>
+                <w:t xml:space="preserve">Assessment of the in vitro dental implant primary stability using an ultrasonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryo Tsubota</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domitille Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813372v1</w:t>
+                <w:t xml:space="preserve">hal-01083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical determinants of the stability of dental implants: influence of the bone-implant interface properties</w:t>
+                <w:t xml:space="preserve">Evolution of bone biomechanical properties at the micrometer scale around titanium implant as a function of healing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Tsubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.1389 - 1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/6/1389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082370v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the press-fit insertion of an acetabular cup by impact measurement: influence of bone abrasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical determinants of the stability of dental implants: influence of the bone-implant interface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michel</w:t>
+                <w:t xml:space="preserve">G. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bosc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, in press</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083531v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the in vitro dental implant primary stability using an ultrasonic method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vayron</w:t>
+                <w:t xml:space="preserve">Monitoring the press-fit insertion of an acetabular cup by impact measurement: influence of bone abrasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hernigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Loriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083513v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial anatomical variation of ultrasonic velocity in human cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Variation of the ultrasonic response of a dental implant embedded in tricalcium silicate-based cement under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Karasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.1162-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081921v1</w:t>
+                <w:t xml:space="preserve">hal-01681980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the ultrasonic response of a dental implant embedded in tricalcium silicate-based cement under cyclic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial anatomical variation of ultrasonic velocity in human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Mathieu</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (11), pp.2185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.01.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01681980v1</w:t>
+                <w:t xml:space="preserve">hal-01081921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation Measurements of Biomechanical Properties in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode III cleavage of a coin-shaped titanium implant in bone: effect of friction and crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barthel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Mathieu</w:t>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Soffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Anagnostou</w:t>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (2), pp.021007. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.40059811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743684v1</w:t>
+                <w:t xml:space="preserve">hal-00666072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode III cleavage of a coin-shaped titanium implant in bone: effect of friction and crack propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoindentation Measurements of Biomechanical Properties in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Dalmas</w:t>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+                <w:t xml:space="preserve">E. Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.197-203. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (2), pp.021007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.40059811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666072v1</w:t>
+                <w:t xml:space="preserve">hal-00743684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of healing time on the ultrasonic response of the bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Brillouin Scattering Measurements in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic evaluation of dental implant biomechanical stability: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,77 +4130,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4251,77 +4251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation for the evaluation of dental implant biomechanical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,168 +4394,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiajun Feng</w:t>
+                <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Machado Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226686v1</w:t>
+                <w:t xml:space="preserve">hal-05225439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4614,307 +4614,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Tournier</w:t>
+                <w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225458v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Machado Broch</w:t>
+                <w:t xml:space="preserve">Adrien Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geoffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225439v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo study combining sensory analysis and ultrasound imaging to investigate food texture perceptions related to tongue biomechanics</w:t>
               </w:r>
@@ -4939,51 +4939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Baussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5371,77 +5371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture contrast: Ultrasonic quantification of bulk deformations during compression of bilayer gels on a bio-mimicking tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Scholten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using quantitative ultrasound to monitor and understand food mechanical breakdown during a compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6202,51 +6202,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical properties of model food boluses obtained from mimicking tongue-palate compression of dairy gels: influence of saliva composition</w:t>
+                <w:t xml:space="preserve">Effect of saliva composition on the biomechanical properties of model food boluses obtained through mimicking tongue-palate compression of dairy gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
@@ -6260,444 +6260,444 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">2nd International Conference on BioTribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226614v1</w:t>
+                <w:t xml:space="preserve">hal-05226611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of bread structure on texture perception: application to french baguettes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Jourdren</w:t>
+                <w:t xml:space="preserve">Biomechanical properties of model food boluses obtained from mimicking tongue-palate compression of dairy gels: influence of saliva composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226584v1</w:t>
+                <w:t xml:space="preserve">hal-05226614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of saliva flow rate and liquid food viscosity on mucosa coating after swallowing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of bread structure on texture perception: application to french baguettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226600v1</w:t>
+                <w:t xml:space="preserve">hal-05226584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of saliva composition on the biomechanical properties of model food boluses obtained through mimicking tongue-palate compression of dairy gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of saliva flow rate and liquid food viscosity on mucosa coating after swallowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on BioTribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226611v1</w:t>
+                <w:t xml:space="preserve">hal-05226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6709,1273 +6709,1273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelled waters for swallowing disorders: from rheological, tribological and structural characterizations to sensory perception</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">The sweet and smooth spot: Unravelling the complex relationship between structure and texture in blended soy-dairy beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Rennes Institute of chemical sciences (ISCR); The Rennes Institute of physics (IPR); INRAE Bretagne-Normandie, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon; CNRS Grenoble; CNRS / ENS Lyon, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225388v1</w:t>
+                <w:t xml:space="preserve">hal-05225511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelled waters for swallowing disorders: From rheological, tribological and structural characterizations to sensory perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Gelled waters for swallowing disorders: from rheological, tribological and structural characterizations to sensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Khalid Lamnawar (INSA Lyon); Nadia El Kissi (CNRS / Grenoble); Thibaut Divoux (CNRS / ENS de Lyon), Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Rennes Institute of chemical sciences (ISCR); The Rennes Institute of physics (IPR); INRAE Bretagne-Normandie, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225524v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sweet and smooth spot: Unravelling the complex relationship between structure and texture in blended soy-dairy beverages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+                <w:t xml:space="preserve">Gelled waters for swallowing disorders: From rheological, tribological and structural characterizations to sensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSA Lyon; CNRS Grenoble; CNRS / ENS Lyon, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Prof. Khalid Lamnawar (INSA Lyon); Nadia El Kissi (CNRS / Grenoble); Thibaut Divoux (CNRS / ENS de Lyon), Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225511v1</w:t>
+                <w:t xml:space="preserve">hal-05225524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative ultrasound to explore tactile perceptions of food elicited by tonguepalate friction: a biomimetic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546844v1</w:t>
+                <w:t xml:space="preserve">hal-05225816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent can food texture perception be explained in terms of food rheological and tribological properties ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+                <w:t xml:space="preserve">A first-of-its-kind 3D Artificial Mouth Capable of Reproducing the Oral Processing of Soft Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225847v1</w:t>
+                <w:t xml:space="preserve">hal-05225757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind Soft Robotic Masticator that, combining in vitro mastication and swallowing, is capable of simulating food intra-oral manipulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">From Rheology and Tribology to Consistencies and Texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kobayashi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
+              <w:t xml:space="preserve">13th International Workshops on Molecular Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-AgroParisTech International Centre of Molecular Gastronomy, May 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225640v1</w:t>
+                <w:t xml:space="preserve">hal-05225777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelled waters for swallowing disorders: rheological, tribological and chemical characterizations related to sensory perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Quantitative ultrasound to explore tactile perceptions of food elicited by tonguepalate friction: a biomimetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français de Rhéologie (GFR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUSTI Institut universitaire des systèmes thermiques industriels, CNRS; IBDM (Institut de Biologie du Développement de Marseille); IRPHE Marseille (Institut de recherche sur les phénomènes hors équilibre), UMR 7342; Mines Paris-PSL, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225543v1</w:t>
+                <w:t xml:space="preserve">hal-04546844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Rheology and Tribology to Consistencies and Texture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
+                <w:t xml:space="preserve">A first-of-its-kind Soft Robotic Masticator that, combining in vitro mastication and swallowing, is capable of simulating food intra-oral manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshops on Molecular Gastronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-AgroParisTech International Centre of Molecular Gastronomy, May 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225777v1</w:t>
+                <w:t xml:space="preserve">hal-05225640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind 3D Artificial Mouth Capable of Reproducing the Oral Processing of Soft Foods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To which extent can food texture perception be explained in terms of food rheological and tribological properties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225757v1</w:t>
+                <w:t xml:space="preserve">hal-05225847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Gelled waters for swallowing disorders: rheological, tribological and chemical characterizations related to sensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Groupe Français de Rhéologie (GFR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSTI Institut universitaire des systèmes thermiques industriels, CNRS; IBDM (Institut de Biologie du Développement de Marseille); IRPHE Marseille (Institut de recherche sur les phénomènes hors équilibre), UMR 7342; Mines Paris-PSL, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225816v1</w:t>
+                <w:t xml:space="preserve">hal-05225543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a novel soft robotic swallowing setup to adapt food products for specific swallowing disorders</w:t>
               </w:r>
@@ -8535,51 +8535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rough and deformable biomimetic tongues and original ultrasound monitoring methods can provide new insights on texture perceptions resulting from tongue-palate compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,51 +8686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8807,51 +8807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8906,77 +8906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ultrasound for comprehending the texture perceptions resulting from the mechanical breakdown of food on the tongue surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9008,696 +9008,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical characterization of tongue-food interface during oral processing: an in vitro study with Quantitative Ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Temporal Dominance of Motions: a new concept to enlighten the links between texture perceptions and oral processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226487v1</w:t>
+                <w:t xml:space="preserve">hal-05226493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of quantitative-ultrasounds on a biomimetic oral processing setup to analyze the evolution of food-tongue interface in relation with texture perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Biomechanical characterization of tongue-food interface during oral processing: an in vitro study with Quantitative Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226476v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dominance of Motions: a new concept to enlighten the links between texture perceptions and oral processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of quantitative-ultrasounds on a biomimetic oral processing setup to analyze the evolution of food-tongue interface in relation with texture perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226493v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au voisinage d’un implant par diffusion micro Brillouin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme congrès du groupe français de spectroscopies vibrationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650843v1</w:t>
+                <w:t xml:space="preserve">hal-05226510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au voisinage d’un implant par diffusion micro Brillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">23eme congrès du groupe français de spectroscopies vibrationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226510v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Ultrasound for the dynamic biomechanical analysis of tongue-food interface during oral processing: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9733,316 +9733,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro biomechanical modelling of post swallowing pharyngeal coating: influence of food bolus rheological properties and physiological features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of oral processing on bread digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226572v1</w:t>
+                <w:t xml:space="preserve">hal-05226548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oral processing on bread digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">In vitro biomechanical modelling of post swallowing pharyngeal coating: influence of food bolus rheological properties and physiological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226548v1</w:t>
+                <w:t xml:space="preserve">hal-05226572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using quantitative ultrasound to monitor the mechanical wear of the interface of dental implants embedded in bone substitute material during cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10106,51 +10106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la réponse ultrasonore d’un implant dentaire inclus dans un biomatériau et soumis à un chargement en fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10201,51 +10201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des propriétés biomécaniques de l’os néoformé au voisinage d’un implant en titane par diffusion micro Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tsubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10303,531 +10303,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical dependence of the ultrasonic velocity in human cortical bone samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse ultrasonore de l’interface os-implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Chappart</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Congress on Ultrasound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">2èmes Journées Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167509v1</w:t>
+                <w:t xml:space="preserve">hal-01167979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing in vitro dental implant stability with a quantitative ultrasound method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Anatomical dependence of the ultrasonic velocity in human cortical bone samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque biennal Recherche en Imagerie et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2013 International Congress on Ultrasound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167508v1</w:t>
+                <w:t xml:space="preserve">hal-01167509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse ultrasonore de l’interface os-implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Assessing in vitro dental implant stability with a quantitative ultrasound method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Signal et Image en Acoustique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">colloque biennal Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167979v1</w:t>
+                <w:t xml:space="preserve">hal-01167508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using quantitative ultrasound for the assessment of the stability of an implant: a numerical study</w:t>
+                <w:t xml:space="preserve">Echographic Response of the Bone-Implant Interface: Dependence on Healing Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
+              <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811243v1</w:t>
+                <w:t xml:space="preserve">hal-01656512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Primary Stability of a Dental Implant Using an Ultrasonic Device: an in Vitro Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the primary stability of a dental implant using an ultrasonic device: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10856,839 +10869,830 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Quantitative Ultrasound for the Assessment of the Stability of an Implant: a Numerical Study</w:t>
+                <w:t xml:space="preserve">Using quantitative ultrasound for the assessment of the stability of an implant: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.E Soffer</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656505v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic set up for the assessment of the stability of a cylinder inserted in a solid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Mathieu</w:t>
+                <w:t xml:space="preserve">Using Quantitative Ultrasound for the Assessment of the Stability of an Implant: a Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoutsics 2012 Hong Kong Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168001v1</w:t>
+                <w:t xml:space="preserve">hal-01656505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of healing time on the echographic response of the bone-implant interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic set up for the assessment of the stability of a cylinder inserted in a solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Vayron</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoutsics 2012 Hong Kong Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167997v1</w:t>
+                <w:t xml:space="preserve">hal-01168001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echographic response of the bone-implant interface: dependence on healing time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Influence of healing time on the echographic response of the bone-implant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Acoutsics 2012 Hong Kong Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811249v1</w:t>
+                <w:t xml:space="preserve">hal-01167997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echographic Response of the Bone-Implant Interface: Dependence on Healing Time</w:t>
+                <w:t xml:space="preserve">Echographic response of the bone-implant interface: dependence on healing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Anagnostou</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656512v1</w:t>
+                <w:t xml:space="preserve">hal-00811249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse échographique de l’interface os-implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au contact d’un implant par diffusion micro-Brillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168012v1</w:t>
+                <w:t xml:space="preserve">hal-01168024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés biomécaniques de l'os autour d’un implant par nanoindentation en fonction du temps de cicatrisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
@@ -11730,64 +11734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11838,51 +11842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif ultrasonore pour l’estimation de la stabilité biomécanique de l’implant dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11953,247 +11957,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode ultrasonore pour l'estimation de l'ostéointégration d'implants dentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse échographique de l’interface os-implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées acoustique des milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167464v1</w:t>
+                <w:t xml:space="preserve">hal-01168012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the amount of bone surrounding an implant with Quantitative Ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Développement d'une méthode ultrasonore pour l'estimation de l'ostéointégration d'implants dentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">Journées acoustique des milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168042v1</w:t>
+                <w:t xml:space="preserve">hal-01167464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches numérique et expérimentale pour l’évaluation par ultrasons de la stabilité biomécanique d’un implant dentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of the amount of bone surrounding an implant with Quantitative Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12205,836 +12222,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168026v1</w:t>
+                <w:t xml:space="preserve">hal-01168042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using micro Brillouin scattering technique for the assessment of the elastic properties of newly formed bone in the vicinity of an implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Approches numérique et expérimentale pour l’évaluation par ultrasons de la stabilité biomécanique d’un implant dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Kawabe</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168041v1</w:t>
+                <w:t xml:space="preserve">hal-01168026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation des propriétés biomécaniques de l'os néoformé déterminées par nanoindentation en fonction du temps de cicatrisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+                <w:t xml:space="preserve">Using micro Brillouin scattering technique for the assessment of the elastic properties of newly formed bone in the vicinity of an implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421472v1</w:t>
+                <w:t xml:space="preserve">hal-01168041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et caractérisation des propriétés biomécaniques de l’os néoformé au voisinage d’un implant par nanoindentation et diffusion micro Brillouin</w:t>
+                <w:t xml:space="preserve">Variation des propriétés biomécaniques de l'os néoformé déterminées par nanoindentation en fonction du temps de cicatrisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Kawabe</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226626v1</w:t>
+                <w:t xml:space="preserve">hal-03421472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Elastic Properties of Newly Formed Bone in the Vicinity of an Implant Using a Micro-Brillouin Scattering Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Matsukawa</w:t>
+                <w:t xml:space="preserve">Suivi et caractérisation des propriétés biomécaniques de l’os néoformé au voisinage d’un implant par nanoindentation et diffusion micro Brillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168055v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of quantitative ultrasound for the assessment of the amount of bone surrounding an implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Elastic Properties of Newly Formed Bone in the Vicinity of an Implant Using a Micro-Brillouin Scattering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Anagnostou</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168051v1</w:t>
+                <w:t xml:space="preserve">hal-01168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au contact d’un implant par diffusion micro-Brillouin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">The use of quantitative ultrasound for the assessment of the amount of bone surrounding an implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168024v1</w:t>
+                <w:t xml:space="preserve">hal-01168051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the biomechanical properties of newly formed bone tissue using Micro-Brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13115,51 +13115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d’un dispositif ultrasonore pour l’estimation de la stabilité d’un implant dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13236,51 +13236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Brillouin scattering measurements in mature and newly formed bone tissue surrounding an implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13348,64 +13348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ultrasonic device to assess the biomechanical properties of the bone implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13748,51 +13748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13992,51 +13992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gennisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stieger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scholten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.06.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03921188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHBVT1P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500488" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00522e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Soffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anagnostou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tsubota" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/6/1389" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hernigou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Loriot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDVD48K9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soffer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.40059811" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.12.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawabe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003131" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593770" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3586788" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baussart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin Castillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523023v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsubota" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167979v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656505v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168001v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167997v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811249v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168012v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226626v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167521v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167532v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569644v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gennisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03921188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106602" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stieger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scholten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHBVT1P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417500488" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00522e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Soffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anagnostou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Loriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tsubota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/6/1389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083531v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hernigou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loriot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDVD48K9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.40059811" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.12.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawabe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003131" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593770" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3586788" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baussart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin Castillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226611v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546844v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523023v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226493v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226548v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226572v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsubota" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167509v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656505v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168001v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811249v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168024v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226626v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168055v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167521v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167532v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569644v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>