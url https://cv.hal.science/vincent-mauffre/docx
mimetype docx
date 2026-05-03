--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,980 +66,1114 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preterm birth affects both surfactant synthesis and lung liquid resorption actors in fetal sheep</w:t>
+                <w:t xml:space="preserve">The Ovine Brain as a Model for Human Neurodevelopment: Immunohistochemical Profiling of Brain Maturation Markers in Preterm Lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leona Orlandi</w:t>
+                <w:t xml:space="preserve">Yoann Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Rodriguez</w:t>
+                <w:t xml:space="preserve">Anne Leostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Leostic</w:t>
+                <w:t xml:space="preserve">Olivier Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya-Laure Lang</w:t>
+                <w:t xml:space="preserve">Joanne Fortemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 506, pp.64-71. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 534 (3), pp.e70149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2023.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cne.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369044v1</w:t>
+                <w:t xml:space="preserve">hal-05582206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques de l'ocytocine avant une césarienne programmée en prématurité tardive sur l'adaptation néonatale : étude randomisée sur modèle ovin</w:t>
+                <w:t xml:space="preserve">Preterm birth affects both surfactant synthesis and lung liquid resorption actors in fetal sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leostic</w:t>
+                <w:t xml:space="preserve">Leona Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mauffré</w:t>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vialard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maya-Laure Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.perped.2024.04.028⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 506, pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2023.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489431v1</w:t>
+                <w:t xml:space="preserve">hal-04369044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogenic umbilical cord‐derived mesenchymal stromal cells improve motor function in prenatal surgical repair of myelomeningocele: An ovine model study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets bénéfiques de l'ocytocine avant une césarienne programmée en prématurité tardive sur l'adaptation néonatale : étude randomisée sur modèle ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leostic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Athiel</w:t>
+                <w:t xml:space="preserve">V. Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Jouannic</w:t>
+                <w:t xml:space="preserve">F. Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mauffré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Motte Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.17624⟩</w:t>
+              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (2), pp.142-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.perped.2024.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189919v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meloxicam administration in the management of postoperative pain and inflammation associated with caesarean section in beef heifers: Evaluation of reproductive parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Allogenic umbilical cord‐derived mesenchymal stromal cells improve motor function in prenatal surgical repair of myelomeningocele: An ovine model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Athiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cardot</w:t>
+                <w:t xml:space="preserve">Coralie Dehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Belbis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.09.005⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.17624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357780v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a Progesterone Target Gene in the Endometrium of Ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meloxicam administration in the management of postoperative pain and inflammation associated with caesarean section in beef heifers: Evaluation of reproductive parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+                <w:t xml:space="preserve">Vincent Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21041478⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891695v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon stimulated genes as peripheral diagnostic markers of early pregnancy in sheep: a critical assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">FOXL2 is a Progesterone Target Gene in the Endometrium of Ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+                <w:t xml:space="preserve">Gareth Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Inghels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Silva</w:t>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111600077X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631834v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interferon stimulated genes as peripheral diagnostic markers of early pregnancy in sheep: a critical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1856-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600077X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.105-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1049,538 +1183,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage endométrial du transport des spermatozoïdes (PETS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur postopératoire lors de césarienne chez la génisse allaitante et évaluation de paramètres de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transcriptome profiles from endometrial caruncles and peripheral blood mononuclear cells reveal common and tissue-specific biological processes regulated at implantation in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2 is inhibited by progesterone in ruminant endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal Québec, Canada. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1590,417 +1724,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a contrasted metabolism on endometrial and peripheral signaling pathways at implantation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFR Annual Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Winchester, United Kingdom. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs précoces de la gestation chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2010,114 +2144,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs précoces de la gestation dans les cellules immunitaires circulantes chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02800760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2264,51 +2398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leona Orlandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leostic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-Laure Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.12.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leostic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauffr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Motte Signoret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2024.04.028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Athiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Jouannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dehan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.09.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600077X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leostic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Fortemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.70149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leona Orlandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-Laure Lang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.12.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leostic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauffr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Motte Signoret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2024.04.028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Athiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Jouannic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dehan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041478" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600077X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cardot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>