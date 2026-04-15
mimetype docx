--- v0 (2026-03-04)
+++ v1 (2026-04-15)
@@ -360,913 +360,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Embrittlement in CMAS-Infiltrated Thermal Barrier Coatings via Laser Shock Experiments</w:t>
+                <w:t xml:space="preserve">In Situ Monitoring of the Martensitic Transformation Induced by Plasticity in a Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Billard</w:t>
+                <w:t xml:space="preserve">W. Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Mikulla</w:t>
+                <w:t xml:space="preserve">A. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
+                <w:t xml:space="preserve">M. Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravisankar Naraparaju</w:t>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Schulz</w:t>
+                <w:t xml:space="preserve">A. Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.117487. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052413v1</w:t>
+                <w:t xml:space="preserve">hal-05341626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of the Martensitic Transformation Induced by Plasticity in a Stainless Steel</w:t>
+                <w:t xml:space="preserve">Localization of Embrittlement in CMAS-Infiltrated Thermal Barrier Coatings via Laser Shock Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jbara</w:t>
+                <w:t xml:space="preserve">Capucine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Koster</w:t>
+                <w:t xml:space="preserve">Christoph Mikulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rambaudon</w:t>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daniel</w:t>
+                <w:t xml:space="preserve">Ravisankar Naraparaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debray</w:t>
+                <w:t xml:space="preserve">Uwe Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.117487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01235-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341626v1</w:t>
+                <w:t xml:space="preserve">hal-05052413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Mahfouz</w:t>
+                <w:t xml:space="preserve">In-situ localization of damage in a Zn-Al-Mg coating deposited on steel by continuous hot-dip galvanizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami El Hourany</w:t>
+                <w:t xml:space="preserve">K Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.115960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577175v1</w:t>
+                <w:t xml:space="preserve">hal-04639141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ localization of damage in a Zn-Al-Mg coating deposited on steel by continuous hot-dip galvanizing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reverse identification of the friction coefficient operating within crack lips through a complete elastoplastic simulation of 3D fretting fatigue cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tanguy</w:t>
+                <w:t xml:space="preserve">V. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115960⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 304, pp.110157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639141v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reverse identification of the friction coefficient operating within crack lips through a complete elastoplastic simulation of 3D fretting fatigue cracks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short fatigue crack growth sensitivity to thermo-mechanical fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Said</w:t>
+                <w:t xml:space="preserve">Nicolas Leost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yang</w:t>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cameriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110157⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799858v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short fatigue crack growth sensitivity to thermo-mechanical fatigue loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
+                <w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cameriano</w:t>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Comte</w:t>
+                <w:t xml:space="preserve">Rami El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.108651. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (13), pp.78677882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766423v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modelling of zinc dendrite growth in ZnAlMg coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Bengoetxea Aristondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Eddine Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (2), pp.93-103. </w:t>
@@ -1447,77 +1447,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 177, pp.107958. </w:t>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1685,64 +1685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving forces in thermal barrier coatings blistering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,103 +1802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field analysis of damage under complex thermomechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cameriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.107513. </w:t>
@@ -1949,51 +1949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting-fatigue of shrink fit lug-bush assemblies: Interference-fit effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,278 +2064,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Study of Temperature Stability and Precipitation Kinetics of δ and η Phases in Nickel Base Superalloys</w:t>
+                <w:t xml:space="preserve">Anisotropy in cyclic behavior and fatigue crack growth of IN718 processed by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurane Finet</w:t>
+                <w:t xml:space="preserve">Mélanie Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Nazé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyliat Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (10), pp.3627-3638. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.103301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-022-06771-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815956v1</w:t>
+                <w:t xml:space="preserve">hal-03935142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in cyclic behavior and fatigue crack growth of IN718 processed by laser powder bed fusion</w:t>
+                <w:t xml:space="preserve">In Situ Study of Temperature Stability and Precipitation Kinetics of δ and η Phases in Nickel Base Superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Prost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+                <w:t xml:space="preserve">Laurane Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
+                <w:t xml:space="preserve">Loic Nazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyliat Ferhat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61, pp.103301. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (10), pp.3627-3638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-022-06771-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935142v1</w:t>
+                <w:t xml:space="preserve">hal-03815956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a 3D realistic crack path in the driving forces for fatigue crack growth under mode I+II loading</w:t>
               </w:r>
@@ -2579,404 +2579,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling and interface strength analyses of thermal barrier coatings combining Laser Shock Adhesion Test to thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.124938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333594v1</w:t>
+                <w:t xml:space="preserve">hal-02308106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dennstedt</w:t>
+                <w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Mélanie Theveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639135v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and interface strength analyses of thermal barrier coatings combining Laser Shock Adhesion Test to thermal cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dennstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.124938. </w:t>
+              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308106v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth under large scale yielding condition in a cast automotive aluminum alloy</w:t>
               </w:r>
@@ -3096,939 +3096,939 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack growth behavior in dissimilar welded Ti based alloys under biaxial fatigue loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Abecassis</w:t>
+                <w:t xml:space="preserve">Fatigue of automotive engine cylinder heads – A new model based on crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.09.013⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, 10013, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816510013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883371v1</w:t>
+                <w:t xml:space="preserve">hal-01804950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of innovative thermal bridge composite (i-TBC) for power electronics during elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Fekiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137, pp.68-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of automotive engine cylinder heads – A new model based on crack propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Saanouni</w:t>
+                <w:t xml:space="preserve">Crack growth behavior in dissimilar welded Ti based alloys under biaxial fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, 10013, 7 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.209-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816510013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804950v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth under large scale yielding condition: The need of a characteristic length scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Afterglow Luminescence in Wet-Chemically Synthesized Inorganic Materials: Ultra-Long Room Temperature Phosphorescence Instead of Persistent Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Rémy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+                <w:t xml:space="preserve">Atul D. Sontakke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (19), pp.4735 - 4739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958432v1</w:t>
+                <w:t xml:space="preserve">hal-01619854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterization and modeling of low cycle fatigue damage mechanisms at high temperature in a cast aluminum alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue crack growth under large scale yielding condition: The need of a characteristic length scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971030v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterglow Luminescence in Wet-Chemically Synthesized Inorganic Materials: Ultra-Long Room Temperature Phosphorescence Instead of Persistent Luminescence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
+                <w:t xml:space="preserve">3D characterization and modeling of low cycle fatigue damage mechanisms at high temperature in a cast aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dézécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Salaün</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (19), pp.4735 - 4739. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619854v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth under large scale yielding condition: The need of a characteristic length scale</w:t>
               </w:r>
@@ -4040,104 +4040,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.184-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540932v1</w:t>
@@ -4321,91 +4321,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.184-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330271v1</w:t>
@@ -4544,303 +4544,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in ductility of Pt-modified nickel aluminide coating with high temperature ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Rumpling of nickel aluminide coatings : a reassessment of respective influence of thermal grown oxide and phase transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Köster</w:t>
+                <w:t xml:space="preserve">Pierre Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Selezneff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Gailliegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 105, pp.505-518. </w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4-5), pp.318-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09603409.2016.1177997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271801v1</w:t>
+                <w:t xml:space="preserve">hal-01357836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumpling of nickel aluminide coatings : a reassessment of respective influence of thermal grown oxide and phase transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase in ductility of Pt-modified nickel aluminide coating with high temperature ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sallot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.505-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09603409.2016.1177997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357836v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and long crack growth behavior of welded ferritic stainless steel</w:t>
               </w:r>
@@ -5070,396 +5070,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Evolution of a Platinum-Modified Nickel-Aluminide Coating During Thermal and Thermo-mechanical Fatigue</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox Photocatalysis with Water-Soluble Core Shell CdSe-ZnS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck N’guyen</w:t>
+                <w:t xml:space="preserve">Timothee Chauvire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Longuet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-015-2857-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (31), pp.17857-17866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503993v1</w:t>
+                <w:t xml:space="preserve">hal-01588163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Photocatalysis with Water-Soluble Core Shell CdSe-ZnS Quantum Dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+                <w:t xml:space="preserve">Microstructure Evolution of a Platinum-Modified Nickel-Aluminide Coating During Thermal and Thermo-mechanical Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+                <w:t xml:space="preserve">Franck N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Lebrun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (31), pp.17857-17866. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10), pp.4589-4600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-015-2857-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588163v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of a platinum-modified nickel-aluminide coating during thermal and thermo-mechanical fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Longuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.4589-4600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-015-2857-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199565v1</w:t>
@@ -5483,51 +5483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of High-Spin States (S=3/2 and 2) in Linear Oligo- and Polyarylamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Skorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5906,51 +5906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6003,1248 +6003,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional damage evolution measurement in EB-PVD TBCs using synchrotron laminography</w:t>
+                <w:t xml:space="preserve">The respective roles of thermally grown oxide roughness and NiAl coating anisotropy in oxide spallation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Helfen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Soulignac</w:t>
+                <w:t xml:space="preserve">Mark Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+                <w:t xml:space="preserve">Henri Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79, pp.313-323. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.52-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9333-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.08.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820124v1</w:t>
+                <w:t xml:space="preserve">hal-00783271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of a spinel-ferrite-based cermet: effects of temperature and oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional damage evolution measurement in EB-PVD TBCs using synchrotron laminography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huchet</w:t>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boussuge</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.313-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9333-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-7111-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789979v1</w:t>
+                <w:t xml:space="preserve">hal-00820124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respective roles of thermally grown oxide roughness and NiAl coating anisotropy in oxide spallation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of a spinel-ferrite-based cermet: effects of temperature and oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boussuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Tézenas Du Montcel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Köster</w:t>
+                <w:t xml:space="preserve">H. Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 215, pp.52-61. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.3264-3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.08.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-7111-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783271v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional investigation of thermal barrier coatings by synchrotron-radiation computed laminography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4-Demethylwyosine synthase from Pyrococcus abyssi is a radical-S-adenosyl-L-methionine enzyme with an additional [4Fe-4S](+2) cluster that interacts with the pyruvate co-substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Helfen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Köster</w:t>
+                <w:t xml:space="preserve">Phanélie Perche-Letuvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Di Michiel</w:t>
+                <w:t xml:space="preserve">Velavan Kathirvelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Berggren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Clemancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (49), pp.41174-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.405019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683883v1</w:t>
+                <w:t xml:space="preserve">hal-01069788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Demethylwyosine synthase from Pyrococcus abyssi is a radical-S-adenosyl-L-methionine enzyme with an additional [4Fe-4S](+2) cluster that interacts with the pyruvate co-substrate.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Velavan Kathirvelu</w:t>
+                <w:t xml:space="preserve">Three-dimensional investigation of thermal barrier coatings by synchrotron-radiation computed laminography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Berggren</w:t>
+                <w:t xml:space="preserve">L. Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Clemancey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Latour</w:t>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.471-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.405019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01069788v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate strain anisotropy in TBC system failure</w:t>
+                <w:t xml:space="preserve">Aluminium oxide spallation on NiAl coating induced by compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 206, pp.1634-1639. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 205, pp.3158-3166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662334v1</w:t>
+                <w:t xml:space="preserve">hal-00570298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial damage based life model for EB-PVD thermal barrier coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courcier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Rémy</w:t>
+                <w:t xml:space="preserve">Stéphane Quilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Quilici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Rouzou</w:t>
+                <w:t xml:space="preserve">Isabelle Rouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 205 (13-14), pp.3763-3773. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 205, pp.3763-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262636v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial damage based life model for EB-PVD thermal barrier coating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of substrate strain anisotropy in TBC system failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Bodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 205, pp.3763-3773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.008⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 206, pp.1634-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00585091v1</w:t>
+                <w:t xml:space="preserve">hal-00662334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium oxide spallation on NiAl coating induced by compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial damage based life model for EB-PVD thermal barrier coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 205, pp.3158-3166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.11.032⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 205 (13-14), pp.3763-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570298v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain-like&amp;quot; trimetallic ruthenium complexes with C7 carbon-rich bridges: experimental and theoretical investigations of electronic communication tuning in five distinct oxidation states.</w:t>
               </w:r>
@@ -7358,251 +7358,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of thermal gradient impact in thermal–mechanical fatigue testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux matériaux cermets pour la production de l'aluminium : étude expérimentale et numérique de l'oxydation, de l'endommagement et de la rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boussuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Rémy</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.314-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509927v1</w:t>
+                <w:t xml:space="preserve">hal-00595878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux cermets pour la production de l'aluminium : étude expérimentale et numérique de l'oxydation, de l'endommagement et de la rupture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analysis of thermal gradient impact in thermal–mechanical fatigue testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Roustan</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp.473-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2010.01449.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595878v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An engineering model for low cycle fatigue life based on a partition of energy and micro-crack growth</w:t>
               </w:r>
@@ -7614,51 +7614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7717,90 +7717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide and TBC spallation in β-NiAl coated systems under mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 203, pp.432-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8215,51 +8215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Coating Brittleness on the Thermomechanical Fatigue Behavior of a β-NiAl Coated R125 Ni-Based Superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,90 +8902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and Temperature Stability of η and δ Phases for Future Nickel-Base Superalloys for Turbine Disks Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Nazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superalloys 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Seven Springs, France. pp.112-121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9425,64 +9425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de superalliages à base de Nickel contenant du Rhénium pour aubes monocristallines de turbine haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Nazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,51 +9550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interface strength and residual stresses within plasma sprayed alumina coatings involving LASAT (Laser Shock Adhesion Test)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sapardanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9656,247 +9656,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériau architecturé cuivre-Invar-cuivre produit par colaminage : évolution de la microstructure au cours de la fabrication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+                <w:t xml:space="preserve">Fissuration dans un joint soudé en alliages de titane sous sollicitation multiaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT Fatigue des Structures et des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631395v1</w:t>
+                <w:t xml:space="preserve">hal-01707896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissuration dans un joint soudé en alliages de titane sous sollicitation multiaxiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Abecassis</w:t>
+                <w:t xml:space="preserve">Matériau architecturé cuivre-Invar-cuivre produit par colaminage : évolution de la microstructure au cours de la fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Fekiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT Fatigue des Structures et des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707896v1</w:t>
+                <w:t xml:space="preserve">hal-01631395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du cisaillement macroscopique sur la propagation d'une fissure située à l'interface d'un revêtement céramique et d'un substrat métallique</w:t>
               </w:r>
@@ -10128,90 +10128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of NiAlPt coatings under thermo-mechanical loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM'8 - 8th international symposium on high-temperature corrosion and protection of materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Les Embiez, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10249,64 +10249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des mesures de champs pour la modélisation statistique de l'écaillage d'alumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10331,64 +10331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des joints de grain dans les alliages à base de Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Nazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10590,90 +10590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide spallation in beta-NiAl coated systems under mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High temperature corrosion and protection of materials 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.101-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10733,51 +10733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 èmes journées de printemps - JP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10802,77 +10802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la porosité interfaciale et écaillage induit par oxydation dans un système barrière thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10904,277 +10904,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical behaviour of Fe-Co alloys submitted to biaxial stresses</w:t>
+                <w:t xml:space="preserve">Mesure de déformations 3D par stéréovision et suivi de marqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaabane</w:t>
+                <w:t xml:space="preserve">V. Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jumel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+                <w:t xml:space="preserve">C. Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on 1&amp;2-Dimensional Magnetic Measurement and Testing (2DM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque Photomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294342v1</w:t>
+                <w:t xml:space="preserve">hal-00020596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations 3D par stéréovision et suivi de marqueurs</w:t>
+                <w:t xml:space="preserve">Magneto-mechanical behaviour of Fe-Co alloys submitted to biaxial stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Coupez</w:t>
+                <w:t xml:space="preserve">M. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laudet</w:t>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Photomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Albi, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on 1&amp;2-Dimensional Magnetic Measurement and Testing (2DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020596v1</w:t>
+                <w:t xml:space="preserve">hal-03294342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11205,51 +11205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) to Investigate SPS TBC with Pt-ɣ/ɣ' bondcoats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Degouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11330,77 +11330,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Thermal Barrier Coatings in Water Vapor Environment using the LASDAM methodology (LAser Shock for DAmage Monitoring)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Degouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11775,51 +11775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Environmental Barrier Coatings on Ceramic Matric Composites assisted by LASAT (Laser Shock Adhesion Test)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,51 +11971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Eggeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Nazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2018-0-01723-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12087,90 +12087,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coated single crystal superalloys: processing, characterization, and modeling of protective coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Vidal-Sétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.283-338, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12347,77 +12347,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tin S. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superalloys 2020</w:t>
@@ -12530,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Brighenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12641,51 +12641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the coating brittleness on the thermomechanical fatigue behavior of a $\beta$-NiAl coated R125 Ni-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12956,51 +12956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F83B489D"/>
+    <w:nsid w:val="708E770D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13187,51 +13187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-maurel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8481-3508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077714148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mikulla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisankar Naraparaju" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Chaieb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115960" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cameriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108651" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bengoetxea Aristondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14773/CST.2024.23.2.93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Kalkur Matpadi Raghavendra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108485" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628416v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03815956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Finet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06771-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliat Ferhat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abecassis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Rossmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Sarley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Hernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kenesei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124496" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02308106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124938" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.03.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fekiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beranger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saanouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816510013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.03.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul D. Sontakke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Guimaraes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01702" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorgues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1379858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;ster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VQH10H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sapardanis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Duvinage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.02.050" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TLN4NMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N&#8217;guyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2857-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04396" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Skorka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szewczyk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Wielgus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08390" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frachon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.04.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulignac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.09.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3N02LN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9333-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04G8XPWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7111-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHPQTPWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harvey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.08.097" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCMF9ZHD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.12.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63TQ9DQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#233;lie Perche-Letuv&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velavan Kathirvelu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Berggren" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clemancey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.405019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662334v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bodman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.041" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-607ZS1C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilici" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouzou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3L0J269-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courcier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouzou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.11.032" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5DX9DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908948g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2010.01449.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GD39RK7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595878v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.09.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT2D4W2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.07.037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6B3STCF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawovi David Degbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04424720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01706983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Almer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1375" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Trabelsi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549085v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631395v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707896v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237859v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664494v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soua&#239;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00435962v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.2333" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phelippeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020596v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coupez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laudet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05142473v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Swadzba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02185840v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cottin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bakan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599703v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eggeler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-01723-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00018-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963541v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brighenti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009357v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-maurel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8481-3508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077714148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mikulla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisankar Naraparaju" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Chaieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cameriano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bengoetxea Aristondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14773/CST.2024.23.2.93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Kalkur Matpadi Raghavendra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108485" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628416v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliat Ferhat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103301" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03815956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Finet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06771-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abecassis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Rossmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Sarley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Hernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kenesei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124496" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02308106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124938" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.03.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saanouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816510013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fekiri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul D. Sontakke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Guimaraes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01702" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorgues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1379858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;ster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.12.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VQH10H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sapardanis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Duvinage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.02.050" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TLN4NMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04396" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503993v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N&#8217;guyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2857-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Skorka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szewczyk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Wielgus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08390" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frachon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.04.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulignac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.09.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3N02LN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harvey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.08.097" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCMF9ZHD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9333-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04G8XPWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7111-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHPQTPWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069788v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#233;lie Perche-Letuv&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velavan Kathirvelu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Berggren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clemancey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.405019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.12.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63TQ9DQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.11.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5DX9DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585091v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courcier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouzou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3L0J269-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bodman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.041" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-607ZS1C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilici" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouzou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908948g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595878v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2010.01449.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GD39RK7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.09.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT2D4W2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.07.037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6B3STCF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawovi David Degbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04424720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01706983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Almer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1375" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Trabelsi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549085v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707896v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237859v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664494v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soua&#239;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00435962v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.2333" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phelippeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coupez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laudet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05142473v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Swadzba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02185840v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cottin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bakan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599703v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eggeler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-01723-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00018-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963541v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brighenti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009357v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>