--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -628,645 +628,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ localization of damage in a Zn-Al-Mg coating deposited on steel by continuous hot-dip galvanizing</w:t>
+                <w:t xml:space="preserve">A reverse identification of the friction coefficient operating within crack lips through a complete elastoplastic simulation of 3D fretting fatigue cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Eddine Chaieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Ammar</w:t>
+                <w:t xml:space="preserve">V. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tanguy</w:t>
+                <w:t xml:space="preserve">J. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115960⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 304, pp.110157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639141v1</w:t>
+                <w:t xml:space="preserve">hal-04799858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reverse identification of the friction coefficient operating within crack lips through a complete elastoplastic simulation of 3D fretting fatigue cracks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short fatigue crack growth sensitivity to thermo-mechanical fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Maurel</w:t>
+                <w:t xml:space="preserve">Nicolas Leost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Said</w:t>
+                <w:t xml:space="preserve">Laurent Cameriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yang</w:t>
+                <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 304, pp.110157. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799858v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short fatigue crack growth sensitivity to thermo-mechanical fatigue loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leost</w:t>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Comte</w:t>
+                <w:t xml:space="preserve">Rami El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108651⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (13), pp.78677882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766423v1</w:t>
+                <w:t xml:space="preserve">hal-04577175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Mahfouz</w:t>
+                <w:t xml:space="preserve">In-situ localization of damage in a Zn-Al-Mg coating deposited on steel by continuous hot-dip galvanizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Marchand</w:t>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami El Hourany</w:t>
+                <w:t xml:space="preserve">Alexandre Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (13), pp.78677882. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.115960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577175v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modelling of zinc dendrite growth in ZnAlMg coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Bengoetxea Aristondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Eddine Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (2), pp.93-103. </w:t>
@@ -1447,77 +1447,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 177, pp.107958. </w:t>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving forces in thermal barrier coatings blistering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,103 +1802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field analysis of damage under complex thermomechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cameriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.107513. </w:t>
@@ -1949,51 +1949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting-fatigue of shrink fit lug-bush assemblies: Interference-fit effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,51 +2741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Theveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3220,287 +3220,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of automotive engine cylinder heads – A new model based on crack propagation</w:t>
+                <w:t xml:space="preserve">Microstructure evolution of innovative thermal bridge composite (i-TBC) for power electronics during elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Beranger</w:t>
+                <w:t xml:space="preserve">Hiba Fekiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morin Guillaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816510013⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804950v1</w:t>
+                <w:t xml:space="preserve">hal-01633719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution of innovative thermal bridge composite (i-TBC) for power electronics during elaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue of automotive engine cylinder heads – A new model based on crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Fekiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+                <w:t xml:space="preserve">Morin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Saanouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 137, pp.68-78. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, 10013, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816510013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633719v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth behavior in dissimilar welded Ti based alloys under biaxial fatigue loading</w:t>
               </w:r>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.184-201. </w:t>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.184-201. </w:t>
@@ -4544,303 +4544,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumpling of nickel aluminide coatings : a reassessment of respective influence of thermal grown oxide and phase transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase in ductility of Pt-modified nickel aluminide coating with high temperature ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sallot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+                <w:t xml:space="preserve">Paul Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gailliegue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (4-5), pp.318-324. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.505-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09603409.2016.1177997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357836v1</w:t>
+                <w:t xml:space="preserve">hal-01271801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in ductility of Pt-modified nickel aluminide coating with high temperature ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rumpling of nickel aluminide coatings : a reassessment of respective influence of thermal grown oxide and phase transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Selezneff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gailliegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.12.008⟩</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4-5), pp.318-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603409.2016.1177997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01271801v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and long crack growth behavior of welded ferritic stainless steel</w:t>
               </w:r>
@@ -5070,321 +5070,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Photocatalysis with Water-Soluble Core Shell CdSe-ZnS Quantum Dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure Evolution of a Platinum-Modified Nickel-Aluminide Coating During Thermal and Thermo-mechanical Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Chauvire</w:t>
+                <w:t xml:space="preserve">Franck N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04396⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10), pp.4589-4600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-015-2857-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588163v1</w:t>
+                <w:t xml:space="preserve">hal-04503993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Evolution of a Platinum-Modified Nickel-Aluminide Coating During Thermal and Thermo-mechanical Fatigue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Rémy</w:t>
+                <w:t xml:space="preserve">Redox Photocatalysis with Water-Soluble Core Shell CdSe-ZnS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Chauvire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck N’guyen</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Longuet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (10), pp.4589-4600. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (31), pp.17857-17866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-015-2857-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503993v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of a platinum-modified nickel-aluminide coating during thermal and thermo-mechanical fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5392,74 +5392,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Longuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.4589-4600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-015-2857-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199565v1</w:t>
@@ -5483,51 +5483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of High-Spin States (S=3/2 and 2) in Linear Oligo- and Polyarylamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Skorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,831 +6420,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Demethylwyosine synthase from Pyrococcus abyssi is a radical-S-adenosyl-L-methionine enzyme with an additional [4Fe-4S](+2) cluster that interacts with the pyruvate co-substrate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional investigation of thermal barrier coatings by synchrotron-radiation computed laminography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phanélie Perche-Letuvée</w:t>
+                <w:t xml:space="preserve">L. Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velavan Kathirvelu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Latour</w:t>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.405019⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.471-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069788v1</w:t>
+                <w:t xml:space="preserve">hal-00683883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional investigation of thermal barrier coatings by synchrotron-radiation computed laminography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">4-Demethylwyosine synthase from Pyrococcus abyssi is a radical-S-adenosyl-L-methionine enzyme with an additional [4Fe-4S](+2) cluster that interacts with the pyruvate co-substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phanélie Perche-Letuvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velavan Kathirvelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Helfen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Köster</w:t>
+                <w:t xml:space="preserve">Gustav Berggren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Di Michiel</w:t>
+                <w:t xml:space="preserve">Martin Clemancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (49), pp.41174-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.405019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00683883v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium oxide spallation on NiAl coating induced by compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial damage based life model for EB-PVD thermal barrier coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 205, pp.3158-3166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.11.032⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 205 (13-14), pp.3763-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570298v1</w:t>
+                <w:t xml:space="preserve">hal-04262636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial damage based life model for EB-PVD thermal barrier coating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of substrate strain anisotropy in TBC system failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Bodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 205, pp.3763-3773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.008⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 206, pp.1634-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585091v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate strain anisotropy in TBC system failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial damage based life model for EB-PVD thermal barrier coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 206, pp.1634-1639. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.041⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 205, pp.3763-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662334v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial damage based life model for EB-PVD thermal barrier coating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aluminium oxide spallation on NiAl coating induced by compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 205 (13-14), pp.3763-3773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.008⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 205, pp.3158-3166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262636v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain-like&amp;quot; trimetallic ruthenium complexes with C7 carbon-rich bridges: experimental and theoretical investigations of electronic communication tuning in five distinct oxidation states.</w:t>
               </w:r>
@@ -7730,51 +7730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide and TBC spallation in β-NiAl coated systems under mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9757,64 +9757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau architecturé cuivre-Invar-cuivre produit par colaminage : évolution de la microstructure au cours de la fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Fekiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10128,51 +10128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of NiAlPt coatings under thermo-mechanical loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10802,51 +10802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la porosité interfaciale et écaillage induit par oxydation dans un système barrière thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11356,51 +11356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12360,51 +12360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12530,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Brighenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12956,51 +12956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="708E770D"/>
+    <w:nsid w:val="9CDDC5A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13187,51 +13187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-maurel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8481-3508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077714148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mikulla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisankar Naraparaju" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Chaieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cameriano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bengoetxea Aristondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14773/CST.2024.23.2.93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Kalkur Matpadi Raghavendra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108485" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628416v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliat Ferhat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103301" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03815956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Finet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06771-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abecassis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Rossmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Sarley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Hernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kenesei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124496" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02308106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124938" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.03.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saanouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816510013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fekiri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul D. Sontakke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Guimaraes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01702" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorgues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1379858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;ster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.12.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VQH10H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sapardanis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Duvinage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.02.050" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TLN4NMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04396" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503993v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N&#8217;guyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2857-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Skorka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szewczyk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Wielgus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08390" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frachon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.04.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulignac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.09.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3N02LN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harvey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.08.097" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCMF9ZHD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9333-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04G8XPWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7111-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHPQTPWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069788v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#233;lie Perche-Letuv&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velavan Kathirvelu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Berggren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clemancey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.405019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.12.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63TQ9DQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.11.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5DX9DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585091v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courcier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouzou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3L0J269-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bodman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.041" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-607ZS1C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilici" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouzou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908948g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595878v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2010.01449.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GD39RK7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.09.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT2D4W2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.07.037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6B3STCF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawovi David Degbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04424720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01706983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Almer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1375" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Trabelsi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549085v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707896v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237859v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664494v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soua&#239;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00435962v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.2333" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phelippeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coupez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laudet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05142473v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Swadzba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02185840v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cottin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bakan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599703v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eggeler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-01723-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00018-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963541v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brighenti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009357v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-maurel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8481-3508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077714148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mikulla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisankar Naraparaju" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cameriano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108651" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Chaieb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bengoetxea Aristondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14773/CST.2024.23.2.93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Kalkur Matpadi Raghavendra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108485" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628416v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliat Ferhat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103301" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03815956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Finet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06771-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abecassis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Rossmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Sarley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Hernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kenesei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124496" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02308106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124938" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.03.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fekiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beranger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saanouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816510013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul D. Sontakke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Guimaraes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01702" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorgues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1379858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;ster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VQH10H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sapardanis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Duvinage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.02.050" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TLN4NMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N&#8217;guyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2857-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04396" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Skorka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szewczyk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Wielgus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08390" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404588" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WZSGQ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frachon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.04.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulignac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.09.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3N02LN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harvey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.08.097" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCMF9ZHD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9333-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04G8XPWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7111-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHPQTPWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.12.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63TQ9DQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#233;lie Perche-Letuv&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velavan Kathirvelu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Berggren" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clemancey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.405019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilici" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouzou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3L0J269-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bodman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-607ZS1C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courcier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouzou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.11.032" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5DX9DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908948g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595878v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2010.01449.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GD39RK7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.09.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT2D4W2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.07.037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6B3STCF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawovi David Degbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04424720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01706983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Almer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1375" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Trabelsi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549085v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707896v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237859v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664494v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soua&#239;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00435962v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.2333" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phelippeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coupez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laudet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05142473v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Swadzba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02185840v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cottin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bakan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599703v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eggeler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-01723-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00018-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963541v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brighenti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009357v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>