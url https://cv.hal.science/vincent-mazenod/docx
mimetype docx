--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -162,1347 +162,1481 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
+                <w:t xml:space="preserve">Facilitating group work through collaboration instructions using a digital environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+                <w:t xml:space="preserve">Sacha Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.106637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101299v1</w:t>
+                <w:t xml:space="preserve">hal-05554710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital safe space for learning: how computer-assisted instruction supports students with lower academic self-concept</w:t>
+                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Chevalère</w:t>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berthon</w:t>
+                <w:t xml:space="preserve">Nicolas B Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rocher</w:t>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10639-025-13424-9⟩</w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940324v1</w:t>
+                <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digital safe space for learning: how computer-assisted instruction supports students with lower academic self-concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Pechard</w:t>
+                <w:t xml:space="preserve">M. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">N. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jamet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">D. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-025-13424-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226917v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+                <w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Pechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolia Batruch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+              <w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of socioeconomic status, working memory and academic self-concept on academic achievement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Chevalère</w:t>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Wollast</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruben Martinez</w:t>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-022-00599-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707470v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating the socioeconomic achievement gap with computer‐assisted instruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The influence of socioeconomic status, working memory and academic self-concept on academic achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreleï Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcal.12616⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.287-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-022-00599-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428446v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Compensating the socioeconomic achievement gap with computer‐assisted instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.366-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396833v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-assisted instruction versus inquiry-based learning: The importance of working memory capacity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259664⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428421v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Latour</w:t>
+                <w:t xml:space="preserve">Computer-assisted instruction versus inquiry-based learning: The importance of working memory capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547371v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauger Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des dispositifs d'avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1512,340 +1646,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert W. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240850v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Platform for Extracting Gradual Patterns from Multivariate Temporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des outils d’avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1855,168 +1989,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Extracting Frequent (Closed) Gradual Patterns Under Temporal Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2084,51 +2218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BB4C61D"/>
+    <w:nsid w:val="8708FAFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2315,51 +2449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-mazenod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8569-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13424-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-mazenod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8569-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13424-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>