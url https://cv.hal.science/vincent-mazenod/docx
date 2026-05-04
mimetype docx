--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,76 +330,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
+                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -409,1551 +409,1558 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101299v1</w:t>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital safe space for learning: how computer-assisted instruction supports students with lower academic self-concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10639-025-13424-9⟩</w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940324v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marinette Bouet</w:t>
+                <w:t xml:space="preserve">A digital safe space for learning: how computer-assisted instruction supports students with lower academic self-concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-025-13424-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226917v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Pechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+              <w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of socioeconomic status, working memory and academic self-concept on academic achievement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruben Martinez</w:t>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-022-00599-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707470v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating the socioeconomic achievement gap with computer‐assisted instruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The influence of socioeconomic status, working memory and academic self-concept on academic achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreleï Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (2), pp.366-378. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.287-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcal.12616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10212-022-00599-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428446v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Compensating the socioeconomic achievement gap with computer‐assisted instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.366-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396833v1</w:t>
+                <w:t xml:space="preserve">hal-03428446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-assisted instruction versus inquiry-based learning: The importance of working memory capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreleï Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0259664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Latour</w:t>
+                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547371v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauger Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des dispositifs d'avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">An Interactive Platform for Extracting Gradual Patterns from Multivariate Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05240850v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Platform for Extracting Gradual Patterns from Multivariate Temporal Data</w:t>
-[...103 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des outils d’avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2003,90 +2010,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Extracting Frequent (Closed) Gradual Patterns Under Temporal Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2218,51 +2225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8708FAFF"/>
+    <w:nsid w:val="98125382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2449,51 +2456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-mazenod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8569-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13424-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-mazenod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8569-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13424-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>