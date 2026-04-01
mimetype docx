--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -153,5056 +153,5190 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic playback is better than food to trap one of the worst invasive fishes</w:t>
+                <w:t xml:space="preserve">Functional response predicts invasiveness but not trophic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Marine A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Voirin</w:t>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Attia</w:t>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Beninati</w:t>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Higgs</w:t>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 373, pp.123555. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984539v1</w:t>
+                <w:t xml:space="preserve">hal-05572047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t>
+                <w:t xml:space="preserve">Motorboat noise playback reduces herbivory by coral reef fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+                <w:t xml:space="preserve">Lana Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney A Rountree</w:t>
+                <w:t xml:space="preserve">Théo Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven L van Wilgenburg</w:t>
+                <w:t xml:space="preserve">Justine Portrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna F Cord</w:t>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Pitz</w:t>
+                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10641-025-01798-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126958v1</w:t>
+                <w:t xml:space="preserve">hal-05513461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorboat noise playback reduces herbivory by coral reef fish</w:t>
+                <w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Minier</w:t>
+                <w:t xml:space="preserve">Kevin F A Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Eychenne</w:t>
+                <w:t xml:space="preserve">Rodney A Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Portrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Steven L van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+                <w:t xml:space="preserve">Anna F Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10641-025-01798-1⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513461v1</w:t>
+                <w:t xml:space="preserve">hal-05126958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorboat noise increases aggregation and alters gaping and filtration behaviors in the invasive quagga mussel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acoustic playback is better than food to trap one of the worst invasive fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
+                <w:t xml:space="preserve">Lucas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Joël Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+                <w:t xml:space="preserve">Valentine Beninati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-024-03475-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.123555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816905v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic broadband noise increases the fitness of a laboratory-raised freshwater zooplankton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+                <w:t xml:space="preserve">Motorboat noise increases aggregation and alters gaping and filtration behaviors in the invasive quagga mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rojas</w:t>
+                <w:t xml:space="preserve">Paola Casole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Valéro</w:t>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Médoc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01190⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-024-03475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077080v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sky to underwater: Can passive acoustic monitoring replace plane-based aerial photography for quantifying human use of inland waters?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic broadband noise increases the fitness of a laboratory-raised freshwater zooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cachera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Valéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.127571. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (19), pp.9461-9470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314299v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+                <w:t xml:space="preserve">From sky to underwater: Can passive acoustic monitoring replace plane-based aerial photography for quantifying human use of inland waters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+                <w:t xml:space="preserve">Manuel Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hulot</w:t>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395158v1</w:t>
+                <w:t xml:space="preserve">hal-05314299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural response to boat noise weakens the strength of a trophic link in coral reefs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamatoa Gay</w:t>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Chamot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124770⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703521v1</w:t>
+                <w:t xml:space="preserve">hal-05395158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+                <w:t xml:space="preserve">Behavioural response to boat noise weakens the strength of a trophic link in coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+                <w:t xml:space="preserve">Tamatoa Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gasc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
+                <w:t xml:space="preserve">Zoé Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.124770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717397v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fernandez-Declerck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Teulier</w:t>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453946v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for an effect of chronic boat noise on the fitness of reared water fleas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic noise does not strengthen multiple‐predator effects in a freshwater invasive fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecotoxicology and Environmental Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (6), pp.1470-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_129-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05052771v1</w:t>
+                <w:t xml:space="preserve">hal-04452279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic noise does not strengthen multiple‐predator effects in a freshwater invasive fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">No evidence for an effect of chronic boat noise on the fitness of reared water fleas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Ecotoxicology and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_129-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04452279v1</w:t>
+                <w:t xml:space="preserve">hal-05052771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From behaviour to complex communities: Resilience to anthropogenic noise in a fish-induced trophic cascade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fernandez-Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Agostini</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fiorini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paulo Fonseca</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122371⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.2775-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307714v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+                <w:t xml:space="preserve">From behaviour to complex communities: Resilience to anthropogenic noise in a fish-induced trophic cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence D Hulot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Simon Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.02.08.479552⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249744v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When worlds collide: Invader-driven benthic habitat complexity alters predatory impacts of invasive and native predatory fishes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James W.E. Dickey</w:t>
+                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaimie T.A. Dick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monica Mccard</w:t>
+                <w:t xml:space="preserve">Florence D Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156876⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2024 (3), pp.e10469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.02.08.479552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875773v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From distraction to habituation: Ecological and behavioural responses of invasive fish to anthropogenic noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Rojas</w:t>
+                <w:t xml:space="preserve">When worlds collide: Invader-driven benthic habitat complexity alters predatory impacts of invasive and native predatory fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thévenin</w:t>
+                <w:t xml:space="preserve">James W.E. Dickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Montes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jaimie T.A. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Mccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13778⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 843, pp.156876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984850v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing space: deoxygenation of aquatic environments can drive differential ecological impacts across biological invasion stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. E. Dickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil E. Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaimie T. A. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Mc Card</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (9), pp.2831-2847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-021-02542-3(⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Benefits of Acanthocephalan Parasites for Chub Hosts in Polluted Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlie Molbert</w:t>
+                <w:t xml:space="preserve">From distraction to habituation: Ecological and behavioural responses of invasive fish to anthropogenic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Simon Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leroux-Coyau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Gabriella Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.0c00177⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (8), pp.1606-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822184v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise‐induced reduction in the attack rate of a planktivorous freshwater fish revealed by functional response analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Benefits of Acanthocephalan Parasites for Chub Hosts in Polluted Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Molbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Hanache</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Spataro</w:t>
+                <w:t xml:space="preserve">Mathieu Leroux-Coyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Firmat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paulo Fonseca</w:t>
+                <w:t xml:space="preserve">Clotilde Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (1), pp.75-85. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.5540 - 5549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c00177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618606v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra- and intercontinental variation in the functional responses of a high impact alien invasive fish</w:t>
+                <w:t xml:space="preserve">Noise‐induced reduction in the attack rate of a planktivorous freshwater fish revealed by functional response analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Boets</w:t>
+                <w:t xml:space="preserve">Priscillia Hanache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciaran Laverty</w:t>
+                <w:t xml:space="preserve">Thierry Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinji Fukuda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kyle Green</w:t>
+                <w:t xml:space="preserve">Cyril Firmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-019-01932-y⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798163v1</w:t>
+                <w:t xml:space="preserve">hal-02618606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism effects on coexistence and stability within simple trophic modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+                <w:t xml:space="preserve">Intra- and intercontinental variation in the functional responses of a high impact alien invasive fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Boets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciaran Laverty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Medoc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shinji Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Verreycken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.09.004⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.1751-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-019-01932-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962196v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Omnivory Impairs Our Ability to Predict Invasive Species Impacts from Functional Response Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Medoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spataro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (5), pp.1307--1319. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-017-1628-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism may alter functional response comparisons: a case study on the killer shrimp Dikerogammarus villosus and two non-invasive gammarids.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Médoc</w:t>
+                <w:t xml:space="preserve">Parasitism effects on coexistence and stability within simple trophic modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Medoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 458, pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-017-1563-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01755766v1</w:t>
+                <w:t xml:space="preserve">hal-01962196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological impacts of invasive species based on their functional responses and abundances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parasitism may alter functional response comparisons: a case study on the killer shrimp Dikerogammarus villosus and two non-invasive gammarids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciaran Laverty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barrios-O’neill</w:t>
+                <w:t xml:space="preserve">Thierry Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J. Mensink</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (5), pp.1653 - 1665. </w:t>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.619-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-017-1378-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-017-1563-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567004v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding choice and predation pressure of two invasive gammarids, Gammarus tigrinus and Dikerogammarus villosus, under increasing temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the ecological impacts of invasive species based on their functional responses and abundances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciaran Laverty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Médoc</w:t>
+                <w:t xml:space="preserve">Kyle D. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimie T. A. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Barrios-O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Mensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-015-2312-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1653 - 1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-017-1378-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158618v1</w:t>
+                <w:t xml:space="preserve">hal-01567004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the impact of invasive species: a look froward on the comparative functional response approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Feeding choice and predation pressure of two invasive gammarids, Gammarus tigrinus and Dikerogammarus villosus, under increasing temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 781 (1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-015-2312-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567038v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the impact of invasive species: a look forward on the comparative functional response approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Predicting the impact of invasive species: a look froward on the comparative functional response approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Medoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spataro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sup12, pp.114-126</w:t>
+              <w:t xml:space="preserve">, 2015, 70 (suppt 12), pp.114-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530488v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional response comparisons among freshwater amphipods: ratio-dependence and higher predation for Gammarus pulex compared to the non-natives Dikerogammarus villosus and Echinogammarus berilloni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Predicting the impact of invasive species: a look forward on the comparative functional response approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spataro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.114-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566990v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Specific Manipulation of Gammarid Behaviour by P. minutus Parasite Enhances Their Predation by Definitive Bird Hosts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Mori</w:t>
+                <w:t xml:space="preserve">Functional response comparisons among freshwater amphipods: ratio-dependence and higher predation for Gammarus pulex compared to the non-natives Dikerogammarus villosus and Echinogammarus berilloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Pause</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Medoc</w:t>
+                <w:t xml:space="preserve">Hélène Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Spataro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101684⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.3625 - 3637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-0984-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361821v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasite-induced suppression of aggregation under predation risk in a freshwater amphipod: sociality of infected amphipods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Specific Manipulation of Gammarid Behaviour by P. minutus Parasite Enhances Their Predation by Definitive Bird Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Durieux</w:t>
+                <w:t xml:space="preserve">Quentin Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Médoc</w:t>
+                <w:t xml:space="preserve">Mickaël Pause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Medoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753561v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When trophically-transmitted parasites combine predation enhancementwith predation suppression to optimize their transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Parasite-induced suppression of aggregation under predation risk in a freshwater amphipod: sociality of infected amphipods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19585.x⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (3), pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652270v1</w:t>
+                <w:t xml:space="preserve">hal-00753561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite-induced changes in the diet of a freshwater amphipod : field and laboratory evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138, pp.537-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182010001617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00580578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-related dietary changes observed in young-of-the-year pumpkinseed (Lepomis gibbosus): stomach contents and fatty acid analyses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">When trophically-transmitted parasites combine predation enhancementwith predation suppression to optimize their transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Masson</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (1), pp.23-33. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (10), pp.1452 - 1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-010-9320-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19585.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580360v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paratenic hosts as regular transmission route in the acanthocephalan Pomphorhynchus laevis: potential implications for food webs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Size-related dietary changes observed in young-of-the-year pumpkinseed (Lepomis gibbosus): stomach contents and fatty acid analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+                <w:t xml:space="preserve">Jean-Claude Pihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Gérard Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (1), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-010-9320-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-011-0831-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624514v1</w:t>
+                <w:t xml:space="preserve">hal-00580360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gender on physiological and behavioural responses of Gammarus roeseli (Crustacea Amphipoda) to salinity and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paratenic hosts as regular transmission route in the acanthocephalan Pomphorhynchus laevis: potential implications for food webs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sornom</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.01.022⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (10), pp.825-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-011-0831-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319209v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gender on physiological and behavioural responses of Gammarus roeseli (Crustacea Amphipoda) to salinity and temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sornom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (5), pp.1288-1295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird and amphipod parasites illustrate a gradient from adaptation to exaptation in complex life cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (3), pp.265-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03949370.2010.502321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-manipulation by parasites with complex life cycles: adaptive or not?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of gender on physiological and behavioural responses of Gammarus roeseli (Crustacea Amphipoda) to salinity and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sornom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2010.03.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (5), pp.1288-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00491850v1</w:t>
+                <w:t xml:space="preserve">hal-02319209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manipulative parasite increasing an antipredator response decreases its vulnerability to a nonhost predator.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Host-manipulation by parasites with complex life cycles: adaptive or not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.029⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (6), pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2010.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380732v1</w:t>
+                <w:t xml:space="preserve">hal-00491850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A manipulative parasite increasing an antipredator response decreases its vulnerability to a nonhost predator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (5), pp.1235-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Host manipulation of a freshwater crustacean (Gammarus roeseli) by an acanthocephalan parasite (Polymorphus minutus) in a biological invasion context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (13), pp.1351-1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5212,1077 +5346,1077 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et forçages anthropiques : quels impacts sur la reproduction de la perche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyrard Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylin Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Medoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; CARRTEL. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of Freshwater Zooplankton Communities to Chronic Anthropogenic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Desjonquères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatriz Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Effects of Noise on Aquatic Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-17, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_139-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parasites and biological invasions: Predicting ecological alterations at levels from individual hosts to whole networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Firmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Sheath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks of invasion: Empirical evidence and case studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 297 p., 2017, Advances In Ecological Research, 978-0-12-813328-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How noisy is the largest naturel deep lake in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylin Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe influence-t-il la tolérance à la salinité de l’amphipode Gammarus roeseli ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sornom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Medoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes journées internationales de Limnologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186792v1</w:t>
-              </w:r>
-[...311 lines deleted...]
-                <w:t xml:space="preserve">hal-01608284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and Ecological Responses of an Invasive Freshwater Mussel to Noise Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Casole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saint Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From behaviour to complex communities: Resilience to anthropogenic noise in a fish-induced trophic cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Predator Foraging in Response to Prey Infection Favors Species Coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6292,276 +6426,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites affect their hosts through many ways: virulence, vulnerability, behavior and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion of freshwater macroinvertebrates in Europe: the importance of biogeographical criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Medoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological invasions in inland waters, International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6629,51 +6763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A94E6457"/>
+    <w:nsid w:val="1B74280C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6860,51 +6994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-medoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4888-1914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148930379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Voirin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beninati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Higgs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123555" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Eychenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Portrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01798-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Val&#233;ro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04703521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chamot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_129-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15397" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gouret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Coughlan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Dickey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mccard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156876" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;venin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Montes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13778" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. E. Dickey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil E. Coughlan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mc Card" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02542-3(" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Biard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c00177" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Hanache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13271" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Boets" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Laverty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Fukuda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Verreycken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Green" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01932-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962196v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.09.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1628-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1563-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle D. Green" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barrios-O&#8217;neill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Mensink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1378-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Albert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0984-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pause" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Steffen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101684" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.08.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4STX9P6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19585.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99G9QXPD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-010-9320-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HR1FGJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0831-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4CXJQBF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sornom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.01.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM7XJF6P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2010.502321" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.03.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28LGCZVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BFKB5D6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLQMF7FH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186792v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_139-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sheath" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pegg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386915.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-medoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4888-1914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148930379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Eychenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Portrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01798-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Voirin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beninati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Higgs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Val&#233;ro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04703521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124770" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_129-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gouret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Coughlan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Dickey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mccard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156876" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. E. Dickey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil E. Coughlan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mc Card" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02542-3(" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;venin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Montes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Biard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c00177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Hanache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13271" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Boets" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Laverty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Fukuda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Verreycken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Green" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01932-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1628-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962196v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.09.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1563-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle D. Green" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barrios-O&#8217;neill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Mensink" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1378-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Albert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0984-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pause" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Steffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101684" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4STX9P6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19585.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99G9QXPD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-010-9320-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HR1FGJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0831-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4CXJQBF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474338v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sornom" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.01.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM7XJF6P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2010.502321" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28LGCZVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BFKB5D6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLQMF7FH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_139-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sheath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pegg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386915.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876725v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>