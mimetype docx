--- v1 (2026-04-01)
+++ v2 (2026-05-08)
@@ -1477,50 +1477,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1640,265 +1644,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for an effect of chronic boat noise on the fitness of reared water fleas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fernandez-Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecotoxicology and Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_129-2⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.2775-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052771v1</w:t>
+                <w:t xml:space="preserve">hal-04453946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding insult to injury: anthropogenic noise intensifies predation risk by an invasive freshwater fish species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Fernandez-Declerck</w:t>
+                <w:t xml:space="preserve">No evidence for an effect of chronic boat noise on the fitness of reared water fleas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, pp.2775-2785. </w:t>
+              <w:t xml:space="preserve">Peer Community In Ecotoxicology and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03072-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_129-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453946v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From behaviour to complex communities: Resilience to anthropogenic noise in a fish-induced trophic cascade</w:t>
               </w:r>
@@ -4565,392 +4569,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gender on physiological and behavioural responses of Gammarus roeseli (Crustacea Amphipoda) to salinity and temperature.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Bird and amphipod parasites illustrate a gradient from adaptation to exaptation in complex life cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.01.022⟩</w:t>
+              <w:t xml:space="preserve">Ethology Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (3), pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03949370.2010.502321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474338v1</w:t>
+                <w:t xml:space="preserve">hal-00512521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird and amphipod parasites illustrate a gradient from adaptation to exaptation in complex life cycle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">Effect of gender on physiological and behavioural responses of Gammarus roeseli (Crustacea Amphipoda) to salinity and temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sornom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (5), pp.1288-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03949370.2010.502321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00512521v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gender on physiological and behavioural responses of Gammarus roeseli (Crustacea Amphipoda) to salinity and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sornom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (5), pp.1288-1295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5931,90 +5935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe influence-t-il la tolérance à la salinité de l’amphipode Gammarus roeseli ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sornom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Medoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6763,51 +6767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B74280C"/>
+    <w:nsid w:val="A3489388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6994,51 +6998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-medoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4888-1914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148930379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Eychenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Portrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01798-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Voirin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beninati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Higgs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Val&#233;ro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04703521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124770" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_129-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gouret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Coughlan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Dickey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mccard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156876" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. E. Dickey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil E. Coughlan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mc Card" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02542-3(" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;venin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Montes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Biard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c00177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Hanache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13271" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Boets" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Laverty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Fukuda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Verreycken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Green" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01932-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1628-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962196v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.09.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1563-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle D. Green" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barrios-O&#8217;neill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Mensink" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1378-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Albert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0984-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pause" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Steffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101684" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4STX9P6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19585.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99G9QXPD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-010-9320-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HR1FGJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0831-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4CXJQBF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474338v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sornom" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.01.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM7XJF6P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2010.502321" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28LGCZVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BFKB5D6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLQMF7FH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_139-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sheath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pegg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386915.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876725v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-medoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4888-1914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148930379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Eychenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Portrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01798-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Voirin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beninati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Higgs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Val&#233;ro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04703521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124770" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Declerck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03072-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_129-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gouret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Coughlan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.E. Dickey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mccard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156876" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. E. Dickey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil E. Coughlan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mc Card" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02542-3(" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;venin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Montes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux-Coyau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Biard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c00177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Hanache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13271" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Boets" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Laverty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Fukuda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Verreycken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Green" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-01932-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1628-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962196v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.09.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1563-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle D. Green" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barrios-O&#8217;neill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Mensink" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1378-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Albert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0984-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pause" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Steffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101684" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4STX9P6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19585.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99G9QXPD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-010-9320-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HR1FGJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0831-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4CXJQBF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2010.502321" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sornom" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.01.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM7XJF6P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28LGCZVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BFKB5D6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLQMF7FH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_139-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sheath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pegg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386915.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876725v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>