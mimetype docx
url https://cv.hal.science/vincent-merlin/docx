--- v0 (2026-04-01)
+++ v1 (2026-05-12)
@@ -2918,200 +2918,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00151628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Chacteristic Numbers of Voting Games</w:t>
+                <w:t xml:space="preserve">Vote, Paradoxes et Géométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Game Theory Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59, pp.26-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010172v1</w:t>
+                <w:t xml:space="preserve">halshs-00010177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote, Paradoxes et Géométrie</w:t>
+                <w:t xml:space="preserve">On the Chacteristic Numbers of Voting Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valognes</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (4), pp.643--654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219198906001156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010177v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who benefits from the US withdrawal of the Kyoto Protocol? An application of the MMEA method to measure power</w:t>
               </w:r>
@@ -6470,51 +6470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5A08C5A"/>
+    <w:nsid w:val="1D6B1CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6701,51 +6701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-merlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-5403-6602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073679119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi Perier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01639-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.217.0065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-018-9816-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek &#214;zkal Sanver" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remzi Sanver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-018-9598-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-017-1079-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044720ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bervoets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0923-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01702492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.08.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.12.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dorn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-015-0918-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Congar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9229-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MP73938-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-011-0298-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W3P984VT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0678-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGRZH0M0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.04.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5RLVZVR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9187-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-006-0171-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198906001156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahhal Lahrach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Tensorer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lous Rouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-003-0375-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0J62VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tataru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Di Porto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ceron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gonzalez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gehrlein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V Gehrlein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20441-8_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143741v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Mbaye Top" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-merlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-5403-6602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073679119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi Perier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01639-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.217.0065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-018-9816-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek &#214;zkal Sanver" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remzi Sanver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-018-9598-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-017-1079-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044720ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bervoets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0923-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01702492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.08.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.12.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dorn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-015-0918-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Congar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9229-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MP73938-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-011-0298-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W3P984VT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0678-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGRZH0M0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.04.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5RLVZVR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9187-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-006-0171-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198906001156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahhal Lahrach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Tensorer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lous Rouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-003-0375-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0J62VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tataru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Di Porto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ceron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gonzalez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gehrlein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V Gehrlein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20441-8_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143741v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Mbaye Top" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>