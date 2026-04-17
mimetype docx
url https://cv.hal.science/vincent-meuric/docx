--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Meuric </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication-related osteonecrosis of the Jaw: evaluation of a therapeutic strategy in oral surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Natu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (5), pp.101877. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2024.101877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote buccal et foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Minty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blasco-Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2023194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance to intraoral biofilms and their effectiveness in improving mouth dryness and modifying oral microbiota in patients with primary Sjogren's syndrome: &quot;Predelfi study &quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orliaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boisramé-Gastrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1071683. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1071683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to persistent organic pollutants and molar-incisor hypomineralization among 12-year-old children in the French mother-child cohort PELAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.116230. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2023.116230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Care Needs Amongst Disadvantaged Migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pichemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (4), pp.559-564. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.identj.2021.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota in Periodontitis: Advances in the Omic Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1373, pp.19-43. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96881-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactobacillus reuteri on Gingival Inflammation and Composition of the Oral Microbiota in Patients Undergoing Treatment with Fixed Orthodontic Appliances: Study Protocol of a Randomized Control Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyromonas gingivalis outside the oral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Bregaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10266-021-00647-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the pediatric OSAS: what about simultaneously expand the maxilla and advance the mandible? A retrospective non-randomized controlled cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Rousval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2022.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Health Disorders in Parkinson’s Disease: More than Meets the Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parkinson's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.1507-1535. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JPD-212605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sedation in dentistry: evaluation of professional practice of oral hydroxyzine in the University Hospital of Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S B Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marie-Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.801-811. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-021-00620-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral dysbiosis induced by Porphyromonas gingivalis is strain-dependent in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oral Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1832837. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20002297.2020.1832837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium and Boron in Calcified Tissues of Vicuna and Their Relation to Chronic Exposure by Water Ingestion in The Andean Lithium Triangle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Lucrecia López Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Cecilia López Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Elio Tejerina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.200-209. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste into rivers a residual issue? The case of the UNESCO's site of the Quebrada De Humahuaca, NW Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Lucrecia Lopez Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Silvina Muhana Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Cecilia Lopez Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-8159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidylarginine désiminases du microbiote buccal et polyarthrite rhumatoïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Desclos-Theveniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.465-471. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodontal pathogens and clinical parameters in chronic periodontitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Gall-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Deugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Oral Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/omi.12274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared detection of Porphyromonas gingivalis in cohabiting family members a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oral Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1687398. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20002297.2019.1687398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of bracket repositioning by indirect bonding: hard acrylic CAD/CAM versus soft one-layer silicone trays, an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loig Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (11), pp.3889-3897. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-020-03256-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral cavity disorders in Parkinson's disease more than meets the eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of sea buckthorn (Hippophae rhamnoides) pulp oil-based mouthwash on oral health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pentelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pentelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sweidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.1594-1605. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New growth media for oral bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanchana Chathoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2018.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased transferrin saturation is associated with subgingival microbiota dysbiosis and severe periodontitis in genetic haemochromatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Gall-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15532. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33813-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodontal status and serum biomarker levels in HFE haemochromatosis patients. A case-series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Gall-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Periodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (9), pp.892-897. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcpe.12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mathematical model of bacterial interactions in two-species oral biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bronsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173153. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of Microbial Dysbiosis in Periodontitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Gall-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Acuña-Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (14), pp.e00462-17. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00462-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseburia spp.: a marker of health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousarghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2016-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oral microbiome - An update for oral healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L.C. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hannig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221 (10), pp.657--666. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.bdj.2016.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cytochrome bd Oxidase of Porphyromonas gingivalis Contributes to Oxidative Stress Resistance and Dioxygen Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trainini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0143808. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyromonas gingivalis and Treponema denticola Exhibit Metabolic Symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheng H. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A. Seers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart G. Dashper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Pyke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.e1003955. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treponema denticola improves adhesive capacities of Porphyromonas gingivalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Oral Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.40-53. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/omi.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propeptide-Mediated Inhibition of Cognate Gingipain Proteinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laila Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A. Seers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena C. Y. Toh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart G. Dashper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Slakeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e65447. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocalization of Porphyromonas gingivalis with CD4+ T cells in periodontal disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Faili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.175-83. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of respiratory chain in biofilm formation in porphyromonas gingivalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00826678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactériémies d’origine buccale [Bacteremia of oral origin].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Perez-Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (5), pp.300-3. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative respiratory chain of Porphyromonas gingivalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (5), pp.717-34. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb.10.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNAP-tag-mediated live cell labeling as an alternative to GFP in Porphyromonas gingivalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.357-63. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2010.00681.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la co-agrégation bactérienne sur la formation des biofilms oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH/RNB, Gestion des biofilms, enjeux industriels, Biocitech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00801294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaîne respiratoire & Biofilm chez Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes chercheurs en Odontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00801285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device for rapid evaluation of antibiofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Dental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools to study Porphyromonas gingivalis in multibacterial biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Dental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé bucco-dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Auffret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier BV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maladie de Parkinson (5e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2025, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-2-294-78712-6.00011-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural avocado sugars induce secretion of ß-defensin-2 by epithelial cells: effects on Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walchuck RE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodontitis symptoms, treatment and prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, pp.185-197, 2010, 978-1-61668-836-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of natural avocado sugars on ß-defensin-2 secretion by epithelial cells and bacterial killing of Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walchuck RE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodontitis symptoms, treatment and prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, pp.2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00809189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Meuric </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote buccal et foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Minty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blasco-Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2023194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication-related osteonecrosis of the Jaw: evaluation of a therapeutic strategy in oral surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Natu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (5), pp.101877. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2024.101877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to persistent organic pollutants and molar-incisor hypomineralization among 12-year-old children in the French mother-child cohort PELAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.116230. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2023.116230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance to intraoral biofilms and their effectiveness in improving mouth dryness and modifying oral microbiota in patients with primary Sjogren's syndrome: &quot;Predelfi study &quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orliaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boisramé-Gastrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1071683. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1071683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactobacillus reuteri on Gingival Inflammation and Composition of the Oral Microbiota in Patients Undergoing Treatment with Fixed Orthodontic Appliances: Study Protocol of a Randomized Control Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyromonas gingivalis outside the oral cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Bregaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10266-021-00647-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota in Periodontitis: Advances in the Omic Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1373, pp.19-43. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96881-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the pediatric OSAS: what about simultaneously expand the maxilla and advance the mandible? A retrospective non-randomized controlled cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Rousval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2022.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Care Needs Amongst Disadvantaged Migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pichemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (4), pp.559-564. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.identj.2021.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Health Disorders in Parkinson’s Disease: More than Meets the Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parkinson's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.1507-1535. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JPD-212605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sedation in dentistry: evaluation of professional practice of oral hydroxyzine in the University Hospital of Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S B Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marie-Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.801-811. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-021-00620-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared detection of Porphyromonas gingivalis in cohabiting family members a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oral Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1687398. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20002297.2019.1687398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium and Boron in Calcified Tissues of Vicuna and Their Relation to Chronic Exposure by Water Ingestion in The Andean Lithium Triangle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Lucrecia López Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Cecilia López Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Elio Tejerina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.200-209. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste into rivers a residual issue? The case of the UNESCO's site of the Quebrada De Humahuaca, NW Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Lucrecia Lopez Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Silvina Muhana Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Cecilia Lopez Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.177. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-8159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidylarginine désiminases du microbiote buccal et polyarthrite rhumatoïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Desclos-Theveniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.465-471. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodontal pathogens and clinical parameters in chronic periodontitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Gall-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Deugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Oral Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/omi.12274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of bracket repositioning by indirect bonding: hard acrylic CAD/CAM versus soft one-layer silicone trays, an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loig Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (11), pp.3889-3897. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-020-03256-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral dysbiosis induced by Porphyromonas gingivalis is strain-dependent in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oral Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1832837. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20002297.2020.1832837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of sea buckthorn (Hippophae rhamnoides) pulp oil-based mouthwash on oral health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pentelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pentelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sweidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.1594-1605. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral cavity disorders in Parkinson's disease more than meets the eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New growth media for oral bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanchana Chathoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2018.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased transferrin saturation is associated with subgingival microbiota dysbiosis and severe periodontitis in genetic haemochromatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Gall-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Bing Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15532. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33813-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mathematical model of bacterial interactions in two-species oral biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bronsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173153. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodontal status and serum biomarker levels in HFE haemochromatosis patients. A case-series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Gall-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Periodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (9), pp.892-897. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcpe.12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of Microbial Dysbiosis in Periodontitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Gall-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Acuña-Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (14), pp.e00462-17. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00462-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseburia spp.: a marker of health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousarghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2016-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oral microbiome - An update for oral healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L.C. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hannig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221 (10), pp.657--666. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.bdj.2016.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cytochrome bd Oxidase of Porphyromonas gingivalis Contributes to Oxidative Stress Resistance and Dioxygen Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trainini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0143808. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyromonas gingivalis and Treponema denticola Exhibit Metabolic Symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheng H. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A. Seers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart G. Dashper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Pyke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.e1003955. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treponema denticola improves adhesive capacities of Porphyromonas gingivalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Oral Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.40-53. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/omi.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propeptide-Mediated Inhibition of Cognate Gingipain Proteinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laila Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A. Seers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena C. Y. Toh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart G. Dashper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Slakeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e65447. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocalization of Porphyromonas gingivalis with CD4+ T cells in periodontal disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Faili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.175-83. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactériémies d’origine buccale [Bacteremia of oral origin].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Perez-Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (5), pp.300-3. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of respiratory chain in biofilm formation in porphyromonas gingivalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00826678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNAP-tag-mediated live cell labeling as an alternative to GFP in Porphyromonas gingivalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.357-63. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2010.00681.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative respiratory chain of Porphyromonas gingivalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (5), pp.717-34. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb.10.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la co-agrégation bactérienne sur la formation des biofilms oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH/RNB, Gestion des biofilms, enjeux industriels, Biocitech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00801294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaîne respiratoire & Biofilm chez Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Le Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes chercheurs en Odontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00801285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device for rapid evaluation of antibiofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Dental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools to study Porphyromonas gingivalis in multibacterial biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Dental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé bucco-dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Auffret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier BV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maladie de Parkinson (5e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2025, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-2-294-78712-6.00011-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of natural avocado sugars on ß-defensin-2 secretion by epithelial cells and bacterial killing of Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walchuck RE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodontitis symptoms, treatment and prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, pp.2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00809189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural avocado sugars induce secretion of ß-defensin-2 by epithelial cells: effects on Porphyromonas gingivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Chandad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Tamanai-Shacoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walchuck RE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodontitis symptoms, treatment and prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, pp.185-197, 2010, 978-1-61668-836-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Natu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meuric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roginski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gamby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lejeune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2024.101877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonnaure-Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orliaguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Bing Fong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisram&#233;-Gastrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1071683" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lain&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaudreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tillaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pichemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2021.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96881-6_2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agossa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bregaint" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10266-021-00647-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rousval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.01.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Auffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc V&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pouliquen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Sixou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B Fong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marie-Cousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-021-00620-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Malherbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2020.1832837" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Lucrecia L&#243;pez Steinmetz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cecilia L&#243;pez Steinmetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Elio Tejerina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4608" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Lucrecia Lopez Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvina Muhana Senn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cecilia Lopez Steinmetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-8159-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos-Theveniau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Gall-David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/omi.12274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rang&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meuric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2019.1687398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loig Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chauvel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-020-03256-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pentelescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pentelescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sweidan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliviero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Chathoth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.08.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33813-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.12760" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Tamanai-Shacoori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bronsard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ginguen&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Acu&#241;a-Amador" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00462-17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousarghin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0130" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L.C. Chapple" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hannig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Marsh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bdj.2016.865" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leclerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trainini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143808" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng H. Tan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Seers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Dashper" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen L. Mitchell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Pyke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003955" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799040v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Rouillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/omi.12004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG73RZ5M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laila Huq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena C. Y. Toh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Slakeski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065447" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guyodo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pottier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00877.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760074v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Perez-Chaparro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Mello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.08.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chandad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.10.32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750790v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2010.00681.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-2-294-78712-6.00011-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonnaure-Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023194" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Natu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meuric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roginski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gamby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2024.101877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lain&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaudreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tillaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orliaguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Bing Fong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisram&#233;-Gastrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1071683" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agossa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaizot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bregaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10266-021-00647-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96881-6_2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rousval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisdon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.01.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pichemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2021.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Auffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc V&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pouliquen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Sixou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B Fong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marie-Cousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-021-00620-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rang&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meuric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2019.1687398" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Lucrecia L&#243;pez Steinmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cecilia L&#243;pez Steinmetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Elio Tejerina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4608" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Lucrecia Lopez Steinmetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvina Muhana Senn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cecilia Lopez Steinmetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-8159-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos-Theveniau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Gall-David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deugnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/omi.12274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loig Turpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chauvel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-020-03256-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Malherbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2020.1832837" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pentelescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pentelescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sweidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliviero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Chathoth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.08.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33813-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Tamanai-Shacoori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bronsard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ginguen&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpe.12760" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Acu&#241;a-Amador" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00462-17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousarghin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0130" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L.C. Chapple" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hannig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Marsh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bdj.2016.865" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leclerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trainini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143808" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng H. Tan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Seers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Dashper" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen L. Mitchell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Pyke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003955" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799040v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Rouillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/omi.12004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG73RZ5M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laila Huq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena C. Y. Toh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Slakeski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065447" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guyodo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pottier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00877.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760074v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Perez-Chaparro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Mello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.08.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826678v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750790v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chandad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2010.00681.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750787v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.10.32" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-2-294-78712-6.00011-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>