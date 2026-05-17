--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -2222,169 +2222,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le monde rural et la christianisation en Cyrénaïque : élément de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Brouquier-Reddé; E. Rocca; F. Baratte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du culte au sanctuaire. L’architecture religieuse dans l’Afrique romaine et byzantine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, Éditions de Boccard, pp.301-336, 2018, Orient &amp; Méditerranée / Archéologie, ISBN : 978-2-7018-0442-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03253767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agir pour la sauvegarde du patrimoine libyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités millénaires – Voyage virtuel de Palmyre à Mossoul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hazan, pp.106-108, 2018, EAN : 9782754110570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253664v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03253767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptis Magna, une cité qui se voulait l’égale de Rome</w:t>
               </w:r>
@@ -2721,173 +2721,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'activité récente de la Mission Archéologique Française de Libye pour l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serenella Ensoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For the preservation of the cultural heritage in Libya : a dialogue among institutions : proceedings of conference, 1-2 July 2011, Monumental complex of Belvedere, San Leucio, Caserta : Faculty for political studies and for European and Mediterranean higher education "Jean Monnet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Fabrizio Serra editore, pp.93-103, 2012, Kypana : Libya in the ancient world, 978-88-622-7504-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Palmtree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambon Alain, Hawārī Maḥmūd, Villeneuve François (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaza from Sand and Sea. Art and History in the Jawdat al Khoudary collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 1, Mansour/École Biblique et Archéologique Française, p. 144-145, fig. 145, 2012, sans ISBN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591062v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01425346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furniture, fixtures, and fittings in churches: Archaeological evidence from Palestine (4th–8th c.) and the role of the Diakonikon</w:t>
               </w:r>
@@ -4078,51 +4078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Fossati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588354v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atitheb Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antaf.2013.1554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1467" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P04Z0KG0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laronde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa B. Hamarneh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Luca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03254641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pambianchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baratte Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Fossati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588354v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atitheb Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antaf.2013.1554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1467" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P04Z0KG0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laronde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa B. Hamarneh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Luca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03254641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pambianchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baratte Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>