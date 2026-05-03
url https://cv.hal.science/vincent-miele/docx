--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -66,4994 +66,5111 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Network Analysis Reveals Connectivity Synergies Between Protected Area Levels Across Various Taxonomic Groups</w:t>
+                <w:t xml:space="preserve">Paying attention to other animal detections improves camera trap classification models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐caroline Prima</w:t>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Oliveira-Cruz</w:t>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé‐jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.13148⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (4), pp.1248-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308071v1</w:t>
+                <w:t xml:space="preserve">hal-05543064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero‐shot animal behaviour classification with vision‐language foundation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Dussert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Delestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (7), pp.1460-1472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210x.70059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayer Network Analysis Reveals Connectivity Synergies Between Protected Area Levels Across Various Taxonomic Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐caroline Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Oliveira-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Si-Moussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carole Birck</w:t>
+                <w:t xml:space="preserve">Paul Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.e13148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.13148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793697v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being confident in confidence scores: calibration in deep learning models for camera trap image sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.88-99. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rse2.412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749328v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Being confident in confidence scores: calibration in deep learning models for camera trap image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noa Rigoudy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278674v2</w:t>
+                <w:t xml:space="preserve">hal-04749328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the overall effect of biotic interactions on species distributions along environmental gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbaki Benyoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ohlmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110424⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (6), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172480v4</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An appraisal of graph embeddings for comparing trophic network architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the overall effect of biotic interactions on species distributions along environmental gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Botella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Giovanni Poggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.203-216. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 483, pp.110424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191630v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172480v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images, écologie et deep learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An appraisal of graph embeddings for comparing trophic network architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur la biodiversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142486v1</w:t>
+                <w:t xml:space="preserve">hal-03191630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.863-873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.13577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–periphery dynamics in a plant–pollinator network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Images, écologie et deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Ramos-Jiliberto</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Vázquez</w:t>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards sur la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418817v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-trophic interactions strengthen the diversity-functioning relationship in an ecological bioenergetic network model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Core–periphery dynamics in a plant–pollinator network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ramos-Jiliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Guill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+                <w:t xml:space="preserve">Diego Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (7), pp.1670-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331446v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of interaction types drives the functioning of ecological communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ramos-Jiliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (8), pp.e1007269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/411249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (2), pp.e1007965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity indices for ecological networks: a unifying framework using Hill numbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-trophic interactions strengthen the diversity-functioning relationship in an ecological bioenergetic network model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ramos-Jiliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13221⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.e1007269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078993v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine Quick Tips for Analyzing Network Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diversity indices for ecological networks: a unifying framework using Hill numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Robin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1007434. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (4), pp.737-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089501v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing hide and seek with repeats in local and global de novo transcriptome assembly of short RNA-seq reads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nine Quick Tips for Analyzing Network Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Lima</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-017-0091-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1007434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474524v1</w:t>
+                <w:t xml:space="preserve">hal-02089501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological networks to unravel the routes to horizontal transposon transfers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Statistical clustering of temporal networks through a dynamic stochastic block model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2001536⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (4), pp.1119-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608245v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical clustering of temporal networks through a dynamic stochastic block model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ecological networks to unravel the routes to horizontal transposon transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssb.12200⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2001536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167837v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the hidden structure of dynamic ecological networks</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Playing hide and seek with repeats in local and global de novo transcriptome assembly of short RNA-seq reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lopez-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.170251⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-017-0091-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426652v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruiting Strategies of Perennial Plants: A Resource Budget Model to Couple Mast Seeding to Pollination Efficiency and Resource Allocation Strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the hidden structure of dynamic ecological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/686684⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.170251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.170251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049895v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Structured Is the Entangled Bank? The Surprisingly Simple Organization of Multiplex Ecological Networks Leads to Increased Persistence and Resilience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Miele</w:t>
+                <w:t xml:space="preserve">Fruiting Strategies of Perennial Plants: A Resource Budget Model to Couple Mast Seeding to Pollination Efficiency and Resource Allocation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evie Wieters</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002527⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (1), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/686684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938697v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Structured Is the Entangled Bank? The Surprisingly Simple Organization of Multiplex Ecological Networks Leads to Increased Persistence and Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evie Wieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Le Bras</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Berlow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (8), pp.e1002527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280238v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Physical Properties and Nucleosome Positions Are Major Determinants of HIV-1 Integrase Selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Monjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Naughtin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maud Silvain</w:t>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0129427⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01416841v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Parallel Algorithm for Population-Based Segmentation of Copy-Number Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA Physical Properties and Nucleosome Positions Are Major Determinants of HIV-1 Integrase Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Naughtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Haftek-Terreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.e0129427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0129427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045097v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01416841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially constrained clustering of ecological networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fast and Parallel Algorithm for Population-Based Segmentation of Copy-Number Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8452, pp.248-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045124v1</w:t>
+                <w:t xml:space="preserve">hal-02045097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality sequence clustering guided by network topology and multiple alignment likelihood.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatially constrained clustering of ecological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Penel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts098⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (8), pp.771-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965711v1</w:t>
+                <w:t xml:space="preserve">hal-02045124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward community standards in the quest for orthologs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dessimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dessimoz</w:t>
+                <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Gabaldon</w:t>
+                <w:t xml:space="preserve">David Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roos</w:t>
+                <w:t xml:space="preserve">Erik L L Sonnhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (6), pp.900-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast sequence clustering from similarity networks with SiLiX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality sequence clustering guided by network topology and multiple alignment likelihood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Miele</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-116⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8), pp.1078-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698365v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for online inference of model-based clustering in large and growing networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-fast sequence clustering from similarity networks with SiLiX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zanghi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Ambroise</w:t>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/10-AOAS359⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12(116), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539318v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Strategies for online inference of model-based clustering in large and growing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Miele</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+                <w:t xml:space="preserve">C. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S17⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.687-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOAS359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658961v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cottret</w:t>
+                <w:t xml:space="preserve">J.J. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, in press, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Robin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10, pp.1-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 10, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428390v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA physical properties determine nucleosome occupancy from yeast to fly.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grange</w:t>
+                <w:t xml:space="preserve">Deciphering the connectivity structure of biological networks using MixNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319296v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast online graph clustering via Erdos–Rényimixture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">DNA physical properties determine nucleosome occupancy from yeast to fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, pp.3592-3599</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.3746-3756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428182v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA physical properties determine nucleosome occupancy from yeast to fly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Fast online graph clustering via Erdos–Rényimixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Miele</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36, pp.3746-3756</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.3592-3599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428131v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account missing genotypes and errors in Family Based Association Testing using an Expectation-Maximization framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Miele</w:t>
+                <w:t xml:space="preserve">DNA physical properties determine nucleosome occupancy from yeast to fly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Slaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Rebai</w:t>
+                <w:t xml:space="preserve">Thierry Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (11), pp.3746-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428088v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reversible jump Markov chain Monte Carlo algorithm for bacterial promoter motifs discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account missing genotypes and errors in Family Based Association Testing using an Expectation-Maximization framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+                <w:t xml:space="preserve">Y. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tocquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Muri</w:t>
+                <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13 (3), pp.651-667</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, --, pp.508-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654141v1</w:t>
+                <w:t xml:space="preserve">hal-00428088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA sequence drives nucleosome occupancy of yeast promoters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Vaillant</w:t>
+                <w:t xml:space="preserve">A reversible jump Markov chain Monte Carlo algorithm for bacterial promoter motifs discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. d'Aubenton</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Tocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Robelin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Muri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, --, pp.2783-2784</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (3), pp.651-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427880v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reversible jump Markov chain Monte Carlo algorithm for bacterial promoter motifs discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nicolas</w:t>
+                <w:t xml:space="preserve">A.-S. Tocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, pp.651-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering structure in biological networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">DNA sequence drives nucleosome occupancy of yeast promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. d'Aubenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mariadassou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Picard</w:t>
+                <w:t xml:space="preserve">David Robelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, --, pp.471-483</w:t>
+              <w:t xml:space="preserve">, 2006, --, pp.2783-2784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427936v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Uncovering structure in biological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, pp.471-483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">seq++: a package for biological sequences analysis with a range of Markov-related models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.2783-2784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5063,1786 +5180,1786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using synthetic controls to attribute biodiversity shifts to remotely sensed landscape modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Si‐moussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Giagnacovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. France. 2025, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lori Giagnacovo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">hal-04947333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DeepFaune: A journey towards an efficient classifier for the european fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04947333v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LifeCLEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexis Joly; Henning Müller; Hervé Goëau, Sep 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring the timing of territoriality and rut in male roe deer from movements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Heurich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Focardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. EURODEER meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Badia di Moscheta, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring the timing of territoriality and rut in male roe deer from movements? Some preliminary results - and new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. EURODEER meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grimsö, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast and parallel algorithm for population-based segmentation of copy-number profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Meeting on Computational Intelligence Methods for Bioinformatics and Biostatistics (CIBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France. 275 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09042-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigating in a Sea of Repeats in RNA-seq without Drowning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WABI 2014 - 14th International Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.82-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44753-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New developments in KisSplice: Combining local and global transcriptome assemblers to decipher splicing in RNA-seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Julien-Laferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Scaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-shot animal behavior classification with vision-language foundation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Dussert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Delestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine tips for ecologists using machine learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Beyond accuracy : score calibration in deep learning models for camera trap image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168831v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond accuracy : score calibration in deep learning models for camera trap image sequences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nine tips for ecologists using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305463v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-periphery structure in mutualistic networks: an epitaph for nestedness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Martín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ramos-Jiliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Hoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for species identification of modern and fossil rodent molars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting giraffe photo-identification using deep learning and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029446v1</w:t>
-              </w:r>
-[...678 lines deleted...]
-                <w:t xml:space="preserve">hal-02069363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Using Latent Block Models to Detect Structure in Ecological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.117-134, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902799.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et connectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6852,117 +6969,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of social interactions: analysis and modeling from movement in several large mammal species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Génissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6972,118 +7089,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul parallèle avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP sciences, 2016, 978-2-7598-2060-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7230,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;caroline Prima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Oliveira-Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delestrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172480v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110424" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos-Jiliberto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V&#225;zquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03009740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/411249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmandrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13221" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089501v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lopez-Maestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0091-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Terzian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biemont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001536" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167837v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siberchicot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. P&#233;lisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schermer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686684" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Wieters" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navarrete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berlow" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002527" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Haftek-Terreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Xavier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Silvain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129427" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12208" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts098" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L L Sonnhammer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambroise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS359" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S17" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428131v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Slaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tocquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Tocquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourguignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si&#8208;moussi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Giagnacovo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desprez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305463v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418833v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09042-9_18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44753-6_7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferriere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934960v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault G&#233;nissel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;&#8208;jammes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delestrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;caroline Prima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Oliveira-Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.412" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172480v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110424" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos-Jiliberto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V&#225;zquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03009740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/411249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmandrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089501v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007434" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167837v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Terzian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biemont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001536" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lopez-Maestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0091-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170251" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siberchicot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. P&#233;lisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schermer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686684" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Wieters" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navarrete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berlow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002527" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Haftek-Terreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Xavier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Silvain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L L Sonnhammer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts098" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambroise" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS359" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thermes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn262" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Slaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tocquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Tocquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prum" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourguignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si&#8208;moussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Giagnacovo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09042-9_18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44753-6_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desprez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault G&#233;nissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>