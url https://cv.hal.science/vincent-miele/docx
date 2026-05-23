--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1134,256 +1134,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
+                <w:t xml:space="preserve">Images, écologie et deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Spataro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards sur la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425925v1</w:t>
+                <w:t xml:space="preserve">hal-03142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images, écologie et deep learning</w:t>
+                <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur la biodiversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.863-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142486v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core–periphery dynamics in a plant–pollinator network</w:t>
               </w:r>
@@ -1467,347 +1467,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of interaction types drives the functioning of ecological communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/411249⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1007965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009740v1</w:t>
+                <w:t xml:space="preserve">hal-02140494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diversity of interaction types drives the functioning of ecological communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
+                <w:t xml:space="preserve">Christian Guill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ramos-Jiliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1007965. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.e1007269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/411249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140494v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-trophic interactions strengthen the diversity-functioning relationship in an ecological bioenergetic network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ramos-Jiliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (8), pp.e1007269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Structured Is the Entangled Bank? The Surprisingly Simple Organization of Multiplex Ecological Networks Leads to Increased Persistence and Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,368 +4569,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reversible jump Markov chain Monte Carlo algorithm for bacterial promoter motifs discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA sequence drives nucleosome occupancy of yeast promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+                <w:t xml:space="preserve">Y. d'Aubenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Miele</w:t>
+                <w:t xml:space="preserve">David Robelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Muri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Prum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13 (3), pp.651-667</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, pp.2783-2784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654141v1</w:t>
+                <w:t xml:space="preserve">hal-00427880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reversible jump Markov chain Monte Carlo algorithm for bacterial promoter motifs discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nicolas</w:t>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Tocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Miele</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Tocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Muri</w:t>
+                <w:t xml:space="preserve">Florence Muri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 13, pp.651-667</w:t>
+              <w:t xml:space="preserve">, 2006, 13 (3), pp.651-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428049v1</w:t>
+                <w:t xml:space="preserve">hal-02654141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA sequence drives nucleosome occupancy of yeast promoters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reversible jump Markov chain Monte Carlo algorithm for bacterial promoter motifs discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Tocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Prum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Muri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, --, pp.2783-2784</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.651-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427880v1</w:t>
+                <w:t xml:space="preserve">hal-00428049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering structure in biological networks</w:t>
               </w:r>
@@ -5067,51 +5067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,265 +5619,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and parallel algorithm for population-based segmentation of copy-number profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">Navigating in a Sea of Repeats in RNA-seq without Drowning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Meeting on Computational Intelligence Methods for Bioinformatics and Biostatistics (CIBB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09042-9_18⟩</w:t>
+              <w:t xml:space="preserve">WABI 2014 - 14th International Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.82-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44753-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742012v1</w:t>
+                <w:t xml:space="preserve">hal-01079947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating in a Sea of Repeats in RNA-seq without Drowning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Marchet</w:t>
+                <w:t xml:space="preserve">Fast and parallel algorithm for population-based segmentation of copy-number profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2014 - 14th International Workshop on Algorithms in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.82-96, </w:t>
+              <w:t xml:space="preserve">10. International Meeting on Computational Intelligence Methods for Bioinformatics and Biostatistics (CIBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France. 275 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44753-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09042-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079947v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in KisSplice: Combining local and global transcriptome assemblers to decipher splicing in RNA-seq data</w:t>
               </w:r>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6568,77 +6568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7347,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;&#8208;jammes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delestrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;caroline Prima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Oliveira-Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.412" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172480v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110424" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos-Jiliberto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V&#225;zquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03009740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/411249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmandrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089501v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007434" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167837v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Terzian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biemont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001536" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lopez-Maestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0091-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170251" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siberchicot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. P&#233;lisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schermer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686684" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Wieters" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navarrete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berlow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002527" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Haftek-Terreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Xavier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Silvain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L L Sonnhammer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts098" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambroise" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS359" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thermes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn262" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Slaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tocquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Tocquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prum" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourguignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si&#8208;moussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Giagnacovo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09042-9_18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44753-6_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desprez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault G&#233;nissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;&#8208;jammes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delestrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;caroline Prima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Oliveira-Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.412" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172480v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110424" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos-Jiliberto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V&#225;zquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03009740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/411249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmandrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089501v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007434" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167837v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Terzian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biemont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001536" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lopez-Maestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0091-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170251" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siberchicot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. P&#233;lisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schermer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686684" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Wieters" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navarrete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berlow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002527" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Haftek-Terreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Xavier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Silvain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L L Sonnhammer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts098" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambroise" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS359" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thermes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn262" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Slaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654141v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tocquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Tocquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourguignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si&#8208;moussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Giagnacovo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44753-6_7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09042-9_18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desprez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault G&#233;nissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>