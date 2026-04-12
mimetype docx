--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -459,265 +459,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Molecular Mechanisms Involved in the Modulation of Human Aquaporins' Water Permeability by Zinc Cations: A Molecular Dynamics Approach</w:t>
+                <w:t xml:space="preserve">Aquaporin Modulation by Cations, a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Réty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (4), pp.2267. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (8), pp.7955-7975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25042267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cimb46080470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456959v1</w:t>
+                <w:t xml:space="preserve">hal-04728649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporin Modulation by Cations, a Review</w:t>
+                <w:t xml:space="preserve">Deciphering Molecular Mechanisms Involved in the Modulation of Human Aquaporins' Water Permeability by Zinc Cations: A Molecular Dynamics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (8), pp.7955-7975. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cimb46080470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25042267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728649v1</w:t>
+                <w:t xml:space="preserve">hal-04456959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Subversion of the Chromosome Region Maintenance 1 Export Pathway and Its Consequences for the Cell Host</w:t>
               </w:r>
@@ -1679,441 +1679,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human DNA repair factor XPC-HR23B distinguishes stereoisomeric benzo[a]pyrenyl-DNA lesions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common XPD (ERCC2) polymorphisms have no measurable effect on nucleotide excision repair and basal transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Kropachev</w:t>
+                <w:t xml:space="preserve">Marion Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Kolbanovskiy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angels Tapias</w:t>
+                <w:t xml:space="preserve">Cathy Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Egly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601730⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (9), pp.1264-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2007.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189396v1</w:t>
+                <w:t xml:space="preserve">hal-00189151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA repair and transcriptional deficiencies caused by mutations in the Drosophila p52 subunit of TFIIH generate developmental defects and chromosome fragility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Fregoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Fregoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
+                <w:t xml:space="preserve">Javier Aguilar-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (10), pp.3640-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MCB.00030-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common XPD (ERCC2) polymorphisms have no measurable effect on nucleotide excision repair and basal transcription.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The human DNA repair factor XPC-HR23B distinguishes stereoisomeric benzo[a]pyrenyl-DNA lesions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kropachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bonfanti</w:t>
+                <w:t xml:space="preserve">Marina Kolbanovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Braun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Egly</w:t>
+                <w:t xml:space="preserve">Alexander Kolbanovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angels Tapias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2007.02.010⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (12), pp.2923-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00189151v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFIIH enzymatic activities in transcription and nucleotide excision repair.</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.02.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prochasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46080470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Terme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.032631.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Geacintov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Oksenych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Groh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blattner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Riedl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yajin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta y Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601948" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kropachev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kolbanovskiy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolbanovskiy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Tapias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fregoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilar-Fuentes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reynaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00030-07" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonfanti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2007.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPM59PRJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Egly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)08015-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lejeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.02.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prochasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46080470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Terme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.032631.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Geacintov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Oksenych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Groh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blattner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Riedl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yajin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta y Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601948" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonfanti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2007.02.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPM59PRJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fregoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilar-Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00030-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kropachev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kolbanovskiy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolbanovskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Tapias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Egly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)08015-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lejeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>