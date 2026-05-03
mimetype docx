--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -459,265 +459,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporin Modulation by Cations, a Review</w:t>
+                <w:t xml:space="preserve">Deciphering Molecular Mechanisms Involved in the Modulation of Human Aquaporins' Water Permeability by Zinc Cations: A Molecular Dynamics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (8), pp.7955-7975. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cimb46080470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25042267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728649v1</w:t>
+                <w:t xml:space="preserve">hal-04456959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Molecular Mechanisms Involved in the Modulation of Human Aquaporins' Water Permeability by Zinc Cations: A Molecular Dynamics Approach</w:t>
+                <w:t xml:space="preserve">Aquaporin Modulation by Cations, a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Réty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (4), pp.2267. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (8), pp.7955-7975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25042267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cimb46080470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456959v1</w:t>
+                <w:t xml:space="preserve">hal-04728649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Subversion of the Chromosome Region Maintenance 1 Export Pathway and Its Consequences for the Cell Host</w:t>
               </w:r>
@@ -1679,441 +1679,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common XPD (ERCC2) polymorphisms have no measurable effect on nucleotide excision repair and basal transcription.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA repair and transcriptional deficiencies caused by mutations in the Drosophila p52 subunit of TFIIH generate developmental defects and chromosome fragility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Fregoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aguilar-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Egly</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2007.02.010⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3640-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00030-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189151v1</w:t>
+                <w:t xml:space="preserve">hal-00189989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair and transcriptional deficiencies caused by mutations in the Drosophila p52 subunit of TFIIH generate developmental defects and chromosome fragility.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The human DNA repair factor XPC-HR23B distinguishes stereoisomeric benzo[a]pyrenyl-DNA lesions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Fregoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
+                <w:t xml:space="preserve">Konstantin Kropachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Aguilar-Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mocquet</w:t>
+                <w:t xml:space="preserve">Marina Kolbanovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Reynaud</w:t>
+                <w:t xml:space="preserve">Alexander Kolbanovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angels Tapias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00030-07⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (12), pp.2923-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189989v1</w:t>
+                <w:t xml:space="preserve">hal-00189396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human DNA repair factor XPC-HR23B distinguishes stereoisomeric benzo[a]pyrenyl-DNA lesions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common XPD (ERCC2) polymorphisms have no measurable effect on nucleotide excision repair and basal transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Kolbanovskiy</w:t>
+                <w:t xml:space="preserve">Marion Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kolbanovskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angels Tapias</w:t>
+                <w:t xml:space="preserve">Cathy Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Egly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (9), pp.1264-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2007.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00189396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFIIH enzymatic activities in transcription and nucleotide excision repair.</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.02.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prochasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46080470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Terme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.032631.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Geacintov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Oksenych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Groh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blattner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Riedl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yajin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta y Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601948" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonfanti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2007.02.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPM59PRJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fregoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilar-Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00030-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kropachev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kolbanovskiy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolbanovskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Tapias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Egly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)08015-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lejeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.02.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prochasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46080470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Terme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.032631.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Geacintov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Oksenych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Groh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blattner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Riedl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yajin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta y Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601948" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fregoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilar-Fuentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00030-07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kropachev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kolbanovskiy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolbanovskiy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Tapias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601730" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonfanti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2007.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPM59PRJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Egly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)08015-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lejeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>