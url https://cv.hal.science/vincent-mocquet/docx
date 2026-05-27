--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -459,265 +459,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Molecular Mechanisms Involved in the Modulation of Human Aquaporins' Water Permeability by Zinc Cations: A Molecular Dynamics Approach</w:t>
+                <w:t xml:space="preserve">Aquaporin Modulation by Cations, a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Réty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (4), pp.2267. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (8), pp.7955-7975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25042267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cimb46080470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456959v1</w:t>
+                <w:t xml:space="preserve">hal-04728649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporin Modulation by Cations, a Review</w:t>
+                <w:t xml:space="preserve">Deciphering Molecular Mechanisms Involved in the Modulation of Human Aquaporins' Water Permeability by Zinc Cations: A Molecular Dynamics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (8), pp.7955-7975. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cimb46080470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25042267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728649v1</w:t>
+                <w:t xml:space="preserve">hal-04456959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Subversion of the Chromosome Region Maintenance 1 Export Pathway and Its Consequences for the Cell Host</w:t>
               </w:r>
@@ -1316,834 +1316,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[A cigarette, an aromatic...and a cancer]</w:t>
+                <w:t xml:space="preserve">Sequential recruitment of the repair factors during NER: the role of XPG in initiating the resynthesis step.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Egly</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Geacintov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thilo Riedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Yajin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietta y Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.155-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283111v1</w:t>
+                <w:t xml:space="preserve">hal-00264423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide excision repair driven by the dissociation of CAK from TFIIH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Oksenych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Groh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (1), pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2008.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00311093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential recruitment of the repair factors during NER: the role of XPG in initiating the resynthesis step.</w:t>
+                <w:t xml:space="preserve">[A cigarette, an aromatic...and a cancer]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marietta y Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Marc Egly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Geacintov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.233-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264423v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair and transcriptional deficiencies caused by mutations in the Drosophila p52 subunit of TFIIH generate developmental defects and chromosome fragility.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common XPD (ERCC2) polymorphisms have no measurable effect on nucleotide excision repair and basal transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Fregoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
+                <w:t xml:space="preserve">Marion Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Aguilar-Fuentes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrique Reynaud</w:t>
+                <w:t xml:space="preserve">Cathy Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Egly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (9), pp.1264-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2007.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.00030-07⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189989v1</w:t>
+                <w:t xml:space="preserve">hal-00189151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human DNA repair factor XPC-HR23B distinguishes stereoisomeric benzo[a]pyrenyl-DNA lesions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA repair and transcriptional deficiencies caused by mutations in the Drosophila p52 subunit of TFIIH generate developmental defects and chromosome fragility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Fregoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aguilar-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kolbanovskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angels Tapias</w:t>
+                <w:t xml:space="preserve">Enrique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601730⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3640-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00030-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189396v1</w:t>
+                <w:t xml:space="preserve">hal-00189989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common XPD (ERCC2) polymorphisms have no measurable effect on nucleotide excision repair and basal transcription.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The human DNA repair factor XPC-HR23B distinguishes stereoisomeric benzo[a]pyrenyl-DNA lesions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kropachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bonfanti</w:t>
+                <w:t xml:space="preserve">Marina Kolbanovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Braun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Egly</w:t>
+                <w:t xml:space="preserve">Alexander Kolbanovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angels Tapias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2007.02.010⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (12), pp.2923-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00189151v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFIIH enzymatic activities in transcription and nucleotide excision repair.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.02.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prochasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46080470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Terme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.032631.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Geacintov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Oksenych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Groh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blattner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Riedl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yajin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta y Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601948" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fregoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilar-Fuentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00030-07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kropachev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kolbanovskiy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolbanovskiy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Tapias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601730" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonfanti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2007.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPM59PRJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Egly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)08015-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lejeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.02.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prochasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46080470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Terme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.032631.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Riedl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yajin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta y Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601948" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Oksenych" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Groh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blattner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.04.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Geacintov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonfanti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2007.02.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPM59PRJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fregoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilar-Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00030-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kropachev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kolbanovskiy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolbanovskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Tapias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Egly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(06)08015-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Prochasson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lejeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>