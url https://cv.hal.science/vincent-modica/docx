--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -615,308 +615,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism for spatially averaged consumption speed considering spherically expanding flame configuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of pressure and preheating temperature on the laminar flame speed of methane/air and acetone/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.08.024⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.577--588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.07.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611235v1</w:t>
+                <w:t xml:space="preserve">hal-01611232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pressure and preheating temperature on the laminar flame speed of methane/air and acetone/air mixtures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formalism for spatially averaged consumption speed considering spherically expanding flame configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 185, pp.577--588. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.235--244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.07.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611232v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of laminar burning velocity and Markstein length relative to fresh gases using a new postprocessing procedure: Application to laminar spherical flames for methane, ethanol and isooctane/air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,103 +1623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
@@ -1873,90 +1873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the consumption speed from spherically expanding flame: a new experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2093,103 +2093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
@@ -2460,51 +2460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,51 +2773,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity determination. Description of a new post processing tool for spherical expanding flames. Application for ethanol air flame</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity and Markstein length relative to fresh gases determination applied on ethanol air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
@@ -2835,97 +2835,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Irvine, Californie, United States</w:t>
+              <w:t xml:space="preserve">5th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680313v1</w:t>
+                <w:t xml:space="preserve">hal-01680306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity and Markstein length relative to fresh gases determination applied on ethanol air flames</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity determination. Description of a new post processing tool for spherical expanding flames. Application for ethanol air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
@@ -2943,73 +2943,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">23rd ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irvine, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680306v1</w:t>
+                <w:t xml:space="preserve">hal-01680313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of laminar flame speed for high pressure and high temperature conditions: validation of the facility and development of new tool for post-processing</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an accurate determination of the laminar burning velocity of highly CO2 diluted mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3943,51 +3943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01684065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02731" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa92d7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rossow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.04.085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.07.110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/10/105105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5C557BBE690E842AF0BCEAA171FC91B71B8CF82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2548-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7FBEC9A2AB044A2D92A832CEA6373F78D05AE68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0064-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PRS3ZGP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eve Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puechberty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K&#252;hni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01684065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02731" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa92d7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rossow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.04.085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.07.110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/10/105105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5C557BBE690E842AF0BCEAA171FC91B71B8CF82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2548-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7FBEC9A2AB044A2D92A832CEA6373F78D05AE68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0064-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PRS3ZGP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eve Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puechberty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K&#252;hni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>