--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -1165,1005 +1165,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced friction anisotropy between graphene and molecular liquids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">Dynamic mass density of resonant metamaterials with homogeneous inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973384⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (2), pp.890-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4995999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417931v1</w:t>
+                <w:t xml:space="preserve">hal-01574528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FFT method for the computation of thermal diffusivity of porous periodic media</w:t>
+                <w:t xml:space="preserve">Overall elastic properties of composites from optimal strong contrast expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Thanh To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ijsolstr.2017.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665951v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional reconstruction of a random fibrous medium: Geometry, transport, and sound absorbing properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FFT based iterative schemes for composites conductors with non-overlapping fibers and Kapitza interface resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580012v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile functionalization platform of biporous poly(2-hydroxyethyl methacrylate)-based materials: Application in heterogeneous supported catalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+                <w:t xml:space="preserve">Three-dimensional reconstruction of a random fibrous medium: Geometry, transport, and sound absorbing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (6), pp.4768 - 4780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4989373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665955v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall elastic properties of composites from optimal strong contrast expansion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">Versatile functionalization platform of biporous poly(2-hydroxyethyl methacrylate)-based materials: Application in heterogeneous supported catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Bang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.91-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524363v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mass density of resonant metamaterials with homogeneous inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">An FFT method for the computation of thermal diffusivity of porous periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Thanh To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228 (9), pp.3019-3037</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574528v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT based iterative schemes for composites conductors with non-overlapping fibers and Kapitza interface resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced friction anisotropy between graphene and molecular liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liao Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665956v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Inertia Effects on the Darcy Law: Numerical Implementation and Confrontation of Micromechanics-Based Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet-Thanh To</w:t>
+                <w:t xml:space="preserve">Conductivity estimates of spherical-particle suspensions based on triplet structure factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-015-0588-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.022105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329419v1</w:t>
+                <w:t xml:space="preserve">hal-01283778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity estimates of spherical-particle suspensions based on triplet structure factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Tan Nguyen</w:t>
+                <w:t xml:space="preserve">On the Inertia Effects on the Darcy Law: Numerical Implementation and Confrontation of Micromechanics-Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Thanh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.022105. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-015-0588-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283778v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring doubly porous poly(2-hydroxyethyl methacrylate)-based materials via thermally induced phase separation</w:t>
               </w:r>
@@ -2364,456 +2364,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack opening displacements under remote stress gradient: Derivation with a canonical basis of sixth order tensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile fabrication of doubly porous polymeric materials with controlled nano- and macro-porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Bang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.13 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165843v2</w:t>
+                <w:t xml:space="preserve">hal-01665966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile fabrication of doubly porous polymeric materials with controlled nano- and macro-porosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+                <w:t xml:space="preserve">An analytical Lode angle dependent damage model for ductile porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Grande</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry de Saxcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.048⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.119-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665966v1</w:t>
+                <w:t xml:space="preserve">hal-01235702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency locally resonant metamaterials containing composite inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.3263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4921273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical Lode angle dependent damage model for ductile porous materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crack opening displacements under remote stress gradient: Derivation with a canonical basis of sixth order tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 149, pp.119-133. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235702v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining FFT methods and standard variational principles to compute bounds and estimates for the properties of elastic composites</w:t>
               </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3180,51 +3180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined voids size and shape effects on the macroscopic criterion of ductile nanoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.20-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4244,213 +4244,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micromechanics-based modification of the Gurson criterion by using Eshelby-like velocity fields</w:t>
+                <w:t xml:space="preserve">Inversion of higher order isotropic tensors with minor symmetries and solution of higher order heterogeneity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Kondo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 467 (2126), pp.314-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687856v1</w:t>
+                <w:t xml:space="preserve">hal-00687817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of higher order isotropic tensors with minor symmetries and solution of higher order heterogeneity problems</w:t>
+                <w:t xml:space="preserve">A Micromechanics-based modification of the Gurson criterion by using Eshelby-like velocity fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.940-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687817v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the inversion of non symmetric sixth-order isotropic tensors and conditions of positiveness of third-order tensor valued quadratic functions</w:t>
               </w:r>
@@ -4877,51 +4877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic yield criteria for plastic anisotropic materials containing spheroidal voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,51 +5019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (6), pp.383-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5123,51 +5123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335 (1), pp.32-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5227,51 +5227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.537-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 334 (2), pp.129-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5435,51 +5435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (2-4), pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 334, pp.431-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5647,51 +5647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 333 (6), pp.467-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6061,260 +6061,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in the microstructure and transport properties of random fibrous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369239v1</w:t>
+                <w:t xml:space="preserve">hal-01664038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the microstructure and transport properties of random fibrous materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664038v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner resonance in fiber-matrix composites with homogeneous fibers,</w:t>
               </w:r>
@@ -6898,433 +6898,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for solving microstructures problems with arbitrary contrasts defined on large grids of voxels without Fourier transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Propriétés de résistance de matériaux nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Luc Dormieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Coupled Problems in Sciences and Engineering (COUPLED 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Eulalia, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832080v1</w:t>
+                <w:t xml:space="preserve">hal-01722335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de résistance de matériaux nanoporeux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+                <w:t xml:space="preserve">A Fourier-free approach to solve linear and nonlinear microstructural problems defined over large grids of voxels,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dormieux</w:t>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">12th US National Congress in Computational Mechanics (USNCCM12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722335v1</w:t>
+                <w:t xml:space="preserve">hal-00851735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier-free approach to solve linear and nonlinear microstructural problems defined over large grids of voxels,</w:t>
+                <w:t xml:space="preserve">A fast method for solving microstructures problems with arbitrary contrasts defined on large grids of voxels without Fourier transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th US National Congress in Computational Mechanics (USNCCM12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">ECCOMAS Coupled Problems in Sciences and Engineering (COUPLED 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Eulalia, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851735v1</w:t>
+                <w:t xml:space="preserve">hal-00832080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical implementation of higher order homogenization problems and computation of gradient elasticity coefficients</w:t>
+                <w:t xml:space="preserve">Incorporation of the void size effects on the macroscopic yield strength of ductile nanoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis (ASME 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">23rd International Congress of Theoretical and Applied Mechanics (ICTAM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711347v1</w:t>
+                <w:t xml:space="preserve">hal-00736800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved FFT based iterative scheme for handle the problem with arbitrary contrast</w:t>
               </w:r>
@@ -7563,109 +7550,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of the void size effects on the macroscopic yield strength of ductile nanoporous materials</w:t>
+                <w:t xml:space="preserve">Numerical implementation of higher order homogenization problems and computation of gradient elasticity coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Kondo</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress of Theoretical and Applied Mechanics (ICTAM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, China</w:t>
+              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis (ASME 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736800v1</w:t>
+                <w:t xml:space="preserve">hal-00711347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of void size and void shape on the macroscopic yield strength of ductile nanoporous materials</w:t>
               </w:r>
@@ -8372,51 +8372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8467,51 +8467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8562,51 +8562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8657,51 +8657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Annuel Mecamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8720,394 +8720,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical model for high cycle fatigue incorporating plasticity and damage mechanisms</w:t>
+                <w:t xml:space="preserve">A micromechanical approach in high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">9th International Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736809v1</w:t>
+                <w:t xml:space="preserve">hal-00736812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of fracture-induced anisotropy and damage in orthotropic materials</w:t>
+                <w:t xml:space="preserve">A micromechanical model for high cycle fatigue incorporating plasticity and damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Alexandropoulis, Greece</w:t>
+              <w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736814v1</w:t>
+                <w:t xml:space="preserve">hal-00736809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical approach in high cycle fatigue</w:t>
+                <w:t xml:space="preserve">Micromechanical modelling of fracture-induced anisotropy and damage in orthotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Cosmin Gruescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Alexandropoulis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736812v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate yield criteria for anisotropic porous metals with non spherical voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Cazacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Esaform Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9158,51 +9158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Alexandropoulis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9253,51 +9253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9335,51 +9335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of poroelastic damaged geomaterials under quasi-static loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ASME/ASCE/SES Conference on Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Baton Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9430,51 +9430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique (CFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9525,51 +9525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9607,51 +9607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of the interaction between structural and damage-induced anisotropy: Application to brittle matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2005 Joint ASME/ASCE/SES Conference on Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Baton Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9689,51 +9689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of fluid-saturated cracked media under quasi-static loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9816,64 +9816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Methods for Limit and Shakedown Analysis of Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9911,51 +9911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Macroscopic Plastic Yield Behaviour of Microcracked Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10524,51 +10524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105146" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mezhoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-020-04747-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01023-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Thanh To" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bang Ly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Droumaguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ijsolstr.2017.05.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4995999" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thanh To" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0588-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.01.064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-12-2014-0369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165843v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Gruescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395552" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.05.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2010.09.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.11.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S37HC3G2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazacu Oana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.08.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G94KBHL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BR3W40P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574767v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-B. Ly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718960v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736809v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736812v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Soare" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203518v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470610794.ch81" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105146" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mezhoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-020-04747-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01023-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4995999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Thanh To" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ijsolstr.2017.05.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bang Ly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Droumaguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thanh To" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0588-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.01.064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-12-2014-0369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921273" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165843v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.01.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Gruescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395552" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.05.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2010.09.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.11.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S37HC3G2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazacu Oana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.08.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G94KBHL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BR3W40P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574767v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-B. Ly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851735v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832080v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718960v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736814v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Soare" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203518v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470610794.ch81" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>