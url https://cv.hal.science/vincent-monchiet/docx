--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1165,1005 +1165,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mass density of resonant metamaterials with homogeneous inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">An FFT method for the computation of thermal diffusivity of porous periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Thanh To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228 (9), pp.3019-3037</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574528v1</w:t>
+                <w:t xml:space="preserve">hal-01665951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall elastic properties of composites from optimal strong contrast expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced friction anisotropy between graphene and molecular liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liao Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viet Thanh To</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ijsolstr.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524363v1</w:t>
+                <w:t xml:space="preserve">hal-01417931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT based iterative schemes for composites conductors with non-overlapping fibers and Kapitza interface resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional reconstruction of a random fibrous medium: Geometry, transport, and sound absorbing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (6), pp.4768 - 4780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4989373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665956v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional reconstruction of a random fibrous medium: Geometry, transport, and sound absorbing properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Versatile functionalization platform of biporous poly(2-hydroxyethyl methacrylate)-based materials: Application in heterogeneous supported catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Bang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.91-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580012v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile functionalization platform of biporous poly(2-hydroxyethyl methacrylate)-based materials: Application in heterogeneous supported catalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+                <w:t xml:space="preserve">Overall elastic properties of composites from optimal strong contrast expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Thanh To</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ijsolstr.2017.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665955v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FFT method for the computation of thermal diffusivity of porous periodic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
+                <w:t xml:space="preserve">Dynamic mass density of resonant metamaterials with homogeneous inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Thanh To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (2), pp.890-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4995999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665951v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced friction anisotropy between graphene and molecular liquids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FFT based iterative schemes for composites conductors with non-overlapping fibers and Kapitza interface resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4973384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417931v1</w:t>
+                <w:t xml:space="preserve">hal-01665956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity estimates of spherical-particle suspensions based on triplet structure factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Tan Nguyen</w:t>
+                <w:t xml:space="preserve">On the Inertia Effects on the Darcy Law: Numerical Implementation and Confrontation of Micromechanics-Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Thanh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022105⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-015-0588-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283778v1</w:t>
+                <w:t xml:space="preserve">hal-01329419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Inertia Effects on the Darcy Law: Numerical Implementation and Confrontation of Micromechanics-Based Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet-Thanh To</w:t>
+                <w:t xml:space="preserve">Conductivity estimates of spherical-particle suspensions based on triplet structure factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111, </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.022105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-015-0588-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329419v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring doubly porous poly(2-hydroxyethyl methacrylate)-based materials via thermally induced phase separation</w:t>
               </w:r>
@@ -2364,1283 +2364,1283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile fabrication of doubly porous polymeric materials with controlled nano- and macro-porosity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining FFT methods and standard variational principles to compute bounds and estimates for the properties of elastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78, pp.13 - 21. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.454-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665966v1</w:t>
+                <w:t xml:space="preserve">hal-01165844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical Lode angle dependent damage model for ductile porous materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crack opening displacements under remote stress gradient: Derivation with a canonical basis of sixth order tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235702v1</w:t>
+                <w:t xml:space="preserve">hal-01165843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency locally resonant metamaterials containing composite inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">Facile fabrication of doubly porous polymeric materials with controlled nano- and macro-porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Bang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4921273⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.13 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165845v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack opening displacements under remote stress gradient: Derivation with a canonical basis of sixth order tensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency locally resonant metamaterials containing composite inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.3263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165843v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining FFT methods and standard variational principles to compute bounds and estimates for the properties of elastic composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical Lode angle dependent damage model for ductile porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry de Saxcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 283, pp.454-473. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.119-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165844v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic yield criteria for ductile materials containing spheroidal voids: An Eshelby-like velocity fields approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural effects in non linear stratified composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Huong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.1-18. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (18), pp.3184-3195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955545v1</w:t>
+                <w:t xml:space="preserve">hal-01165840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural effects in non linear stratified composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic yield criteria for ductile materials containing spheroidal voids: An Eshelby-like velocity fields approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Huong Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (18), pp.3184-3195. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165840v1</w:t>
+                <w:t xml:space="preserve">hal-00955545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebra of transversely isotropic sixth order tensors and solution to higher order inhomogeneity problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fourier based numerical method for computing the dynamic permeability of periodic porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.90-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734420v1</w:t>
+                <w:t xml:space="preserve">hal-01165817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined voids size and shape effects on the macroscopic criterion of ductile nanoporous materials</w:t>
+                <w:t xml:space="preserve">Numerical homogenization of nonlinear composites with a polarization-based FFT iterative scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.276-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165815v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gurson-type model accounting for void size effects</w:t>
+                <w:t xml:space="preserve">Algebra of transversely isotropic sixth order tensors and solution to higher order inhomogeneity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (2), pp.159-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165812v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarization-based fast numerical method for computing the effective conductivity of composites</w:t>
+                <w:t xml:space="preserve">Combined voids size and shape effects on the macroscopic criterion of ductile nanoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.20-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078486v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier based numerical method for computing the dynamic permeability of periodic porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Gurson-type model accounting for void size effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (2), pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165817v1</w:t>
+                <w:t xml:space="preserve">hal-01165812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical homogenization of nonlinear composites with a polarization-based FFT iterative scheme</w:t>
+                <w:t xml:space="preserve">A polarization-based fast numerical method for computing the effective conductivity of composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (7), pp.1256-1271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.04.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165818v1</w:t>
+                <w:t xml:space="preserve">hal-01078486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact solution of a plastic hollow sphere with a Mises-Schleicher matrix</w:t>
               </w:r>
@@ -4114,434 +4114,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic yield criterion for ductile materials containing randomly oriented spheroidal cavities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the inversion of non symmetric sixth-order isotropic tensors and conditions of positiveness of third-order tensor valued quadratic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Kondo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789510395552⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (4), pp.326-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687863v1</w:t>
+                <w:t xml:space="preserve">hal-00687815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of higher order isotropic tensors with minor symmetries and solution of higher order heterogeneity problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic yield criterion for ductile materials containing randomly oriented spheroidal cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqing Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (8), pp.1198-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789510395552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687817v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Micromechanics-based modification of the Gurson criterion by using Eshelby-like velocity fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (6), pp.940-949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inversion of non symmetric sixth-order isotropic tensors and conditions of positiveness of third-order tensor valued quadratic functions</w:t>
+                <w:t xml:space="preserve">Inversion of higher order isotropic tensors with minor symmetries and solution of higher order heterogeneity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 467 (2126), pp.314-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00687815v1</w:t>
+                <w:t xml:space="preserve">hal-00687817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial models in viscoplastic composites materials</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical implementation of a recent improved Gurson-type model and application to ductile fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiali Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,316 +4858,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic yield criteria for plastic anisotropic materials containing spheroidal voids</w:t>
+                <w:t xml:space="preserve">A micromechanical explanation of the mean stress effect in high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cazacu Oana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.08.008⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (6), pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687823v1</w:t>
+                <w:t xml:space="preserve">hal-00333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical explanation of the mean stress effect in high cycle fatigue</w:t>
+                <w:t xml:space="preserve">Macroscopic yield criteria for plastic anisotropic materials containing spheroidal voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazacu Oana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.1158-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00333028v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improvement of Gurson-type models of porous materials by using Eshelby-like trial velocity fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335 (1), pp.32-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5214,64 +5214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle micromécanique pour la nucléation de fissures en fatigue polycyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.537-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5318,64 +5318,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity-damage based micromechanical modelling in high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 334 (2), pp.129-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5435,51 +5435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (2-4), pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5530,64 +5530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 334, pp.431-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5647,51 +5647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 333 (6), pp.467-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6061,260 +6061,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the microstructure and transport properties of random fibrous materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664038v1</w:t>
+                <w:t xml:space="preserve">hal-04369239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in the microstructure and transport properties of random fibrous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369239v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner resonance in fiber-matrix composites with homogeneous fibers,</w:t>
               </w:r>
@@ -6898,420 +6898,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de résistance de matériaux nanoporeux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+                <w:t xml:space="preserve">A fast method for solving microstructures problems with arbitrary contrasts defined on large grids of voxels without Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dormieux</w:t>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Coupled Problems in Sciences and Engineering (COUPLED 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Eulalia, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722335v1</w:t>
+                <w:t xml:space="preserve">hal-00832080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier-free approach to solve linear and nonlinear microstructural problems defined over large grids of voxels,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Propriétés de résistance de matériaux nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Luc Dormieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th US National Congress in Computational Mechanics (USNCCM12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851735v1</w:t>
+                <w:t xml:space="preserve">hal-01722335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for solving microstructures problems with arbitrary contrasts defined on large grids of voxels without Fourier transform</w:t>
+                <w:t xml:space="preserve">A Fourier-free approach to solve linear and nonlinear microstructural problems defined over large grids of voxels,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Coupled Problems in Sciences and Engineering (COUPLED 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Eulalia, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">12th US National Congress in Computational Mechanics (USNCCM12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832080v1</w:t>
+                <w:t xml:space="preserve">hal-00851735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of the void size effects on the macroscopic yield strength of ductile nanoporous materials</w:t>
+                <w:t xml:space="preserve">Micromechanics of voids growth in ductile materials: recent developments and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress of Theoretical and Applied Mechanics (ICTAM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, China</w:t>
+              <w:t xml:space="preserve">International Conference on Damage Mechanics (ICDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736800v1</w:t>
+                <w:t xml:space="preserve">hal-00711348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved FFT based iterative scheme for handle the problem with arbitrary contrast</w:t>
               </w:r>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7645,273 +7645,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of void size and void shape on the macroscopic yield strength of ductile nanoporous materials</w:t>
+                <w:t xml:space="preserve">Incorporation of the void size effects on the macroscopic yield strength of ductile nanoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil. pp.1</w:t>
+              <w:t xml:space="preserve">23rd International Congress of Theoretical and Applied Mechanics (ICTAM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711346v1</w:t>
+                <w:t xml:space="preserve">hal-00736800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebra of 6th-order tensors and application to higher order inhomogeneity problems</w:t>
+                <w:t xml:space="preserve">Combined effects of void size and void shape on the macroscopic yield strength of ductile nanoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Solid Mechanics Conference (ESMC2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, France. pp.1</w:t>
+              <w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711345v1</w:t>
+                <w:t xml:space="preserve">hal-00711346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics of voids growth in ductile materials: recent developments and implementation</w:t>
+                <w:t xml:space="preserve">Algebra of 6th-order tensors and application to higher order inhomogeneity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Kondo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Damage Mechanics (ICDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">8th European Solid Mechanics Conference (ESMC2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711348v1</w:t>
+                <w:t xml:space="preserve">hal-00711345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface models for viscoplastic composites</w:t>
               </w:r>
@@ -7992,51 +7992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method coupling FFT and NEXP methods for computing the overall response of nonlinear composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8359,64 +8359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un critère macroscopique approché pour les milieux plastiques anisotropes contenant des cavités sphéroïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8454,64 +8454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de type Gurson généralisés pour les milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8549,64 +8549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiéchelle de la fatigue polycyclique prenant en compte un couplage plasticité-endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8625,273 +8625,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle du couplage plasticité-endommagement</w:t>
+                <w:t xml:space="preserve">A multiscale approach of high cycle fatigue of metals including plasticity and microvoids growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Annuel Mecamat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">Mesomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736819v1</w:t>
+                <w:t xml:space="preserve">hal-00736808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical approach in high cycle fatigue</w:t>
+                <w:t xml:space="preserve">Approche multiéchelle du couplage plasticité-endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Colloque National Annuel Mecamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736812v1</w:t>
+                <w:t xml:space="preserve">hal-00736819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical model for high cycle fatigue incorporating plasticity and damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8955,51 +8955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Cazacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Alexandropoulis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9018,558 +9018,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate yield criteria for anisotropic porous metals with non spherical voids</w:t>
+                <w:t xml:space="preserve">A micromechanical approach in high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Esaform Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th International Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736810v1</w:t>
+                <w:t xml:space="preserve">hal-00736812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical model for crack initiation in high cycle fatigue for metallic materials</w:t>
+                <w:t xml:space="preserve">Approximate yield criteria for anisotropic porous metals with non spherical voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Alexandropoulis, Greece</w:t>
+              <w:t xml:space="preserve">9th Esaform Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736807v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach of high cycle fatigue of metals including plasticity and microvoids growth</w:t>
+                <w:t xml:space="preserve">A micromechanical model for crack initiation in high cycle fatigue for metallic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Alexandropoulis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736808v1</w:t>
+                <w:t xml:space="preserve">hal-00736807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of poroelastic damaged geomaterials under quasi-static loadings</w:t>
+                <w:t xml:space="preserve">Micromechanical modelling of the interaction between structural and damage-induced anisotropy: Application to brittle matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ASME/ASCE/SES Conference on Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Baton Rouge, United States</w:t>
+              <w:t xml:space="preserve">The 2005 Joint ASME/ASCE/SES Conference on Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Baton Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736805v1</w:t>
+                <w:t xml:space="preserve">hal-00736806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de bifurcation et de stabilité dans les milieux poroélastiques endommageables saturés</w:t>
+                <w:t xml:space="preserve">Stability analysis of fluid-saturated cracked media under quasi-static loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique (CFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Third Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736817v1</w:t>
+                <w:t xml:space="preserve">hal-00736804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche micromécanique en fatigue polycyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9588,191 +9575,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of the interaction between structural and damage-induced anisotropy: Application to brittle matrix composites</w:t>
+                <w:t xml:space="preserve">Stability analysis of poroelastic damaged geomaterials under quasi-static loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2005 Joint ASME/ASCE/SES Conference on Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Baton Rouge, United States</w:t>
+              <w:t xml:space="preserve">Joint ASME/ASCE/SES Conference on Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Baton Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736806v1</w:t>
+                <w:t xml:space="preserve">hal-00736805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of fluid-saturated cracked media under quasi-static loadings</w:t>
+                <w:t xml:space="preserve">Analyse de bifurcation et de stabilité dans les milieux poroélastiques endommageables saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, United States</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique (CFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736804v1</w:t>
+                <w:t xml:space="preserve">hal-00736817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9816,64 +9816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Methods for Limit and Shakedown Analysis of Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9911,51 +9911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Macroscopic Plastic Yield Behaviour of Microcracked Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10524,51 +10524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105146" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mezhoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-020-04747-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01023-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4995999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Thanh To" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ijsolstr.2017.05.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bang Ly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Droumaguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thanh To" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0588-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.01.064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-12-2014-0369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921273" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165843v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.01.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Gruescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395552" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.05.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2010.09.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.11.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S37HC3G2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazacu Oana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.08.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G94KBHL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BR3W40P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574767v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-B. Ly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851735v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832080v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718960v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736814v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Soare" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203518v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470610794.ch81" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105146" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mezhoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-020-04747-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01023-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Thanh To" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bang Ly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Droumaguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ijsolstr.2017.05.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4995999" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thanh To" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0588-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.01.064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-12-2014-0369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165843v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921273" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.05.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Gruescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395552" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.05.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2010.09.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.11.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S37HC3G2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazacu Oana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.08.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G94KBHL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BR3W40P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574767v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-B. Ly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718960v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736814v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736812v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Soare" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203518v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470610794.ch81" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>