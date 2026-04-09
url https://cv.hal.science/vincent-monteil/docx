--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1017,278 +1017,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of solvent effect from Raman and NIR spectra for real-time monitoring of dissolved polypropylene content across multi-solvent systems during dissolution-based recycling</w:t>
+                <w:t xml:space="preserve">Differential scanning calorimetry for characterizing solvent-induced decrystallization and recrystallization of polyolefins: Combination with in-situ Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rey-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344752⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e00088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202500088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402464v2</w:t>
+                <w:t xml:space="preserve">hal-05227230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential scanning calorimetry for characterizing solvent-induced decrystallization and recrystallization of polyolefins: Combination with in-situ Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Removal of solvent effect from Raman and NIR spectra for real-time monitoring of dissolved polypropylene content across multi-solvent systems during dissolution-based recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rey-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e00088. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1380, pp.344752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202500088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227230v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
               </w:r>
@@ -6578,385 +6578,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Polymerization of Ethylene by Silica-Supported Dinuclear Cr-III Sites through an Initiation Step Involving CH Bond Activation (vol 53, pg 1872, 2014)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial Molar Volumes and Thermal Expansion Coefficients as an Explanation for Co-Solvent Effect of Penetrants in Multicomponent Polymer Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew P. Conley</w:t>
+                <w:t xml:space="preserve">Vasileios Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle F. Delley</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Al-Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201503694⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216 (21), pp.2129-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201500170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877302v1</w:t>
+                <w:t xml:space="preserve">hal-01877306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Molar Volumes and Thermal Expansion Coefficients as an Explanation for Co-Solvent Effect of Penetrants in Multicomponent Polymer Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
+                <w:t xml:space="preserve">Corrigendum: Polymerization of Ethylene by Silica-Supported Dinuclear Cr-III Sites through an Initiation Step Involving CH Bond Activation (vol 53, pg 1872, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Kanellopoulos</w:t>
+                <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Al-Haj Ali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Siddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201500170⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (23), pp.6670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201503694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01877306v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates (vol 111, pg 11624, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (32), pp.E4505. </w:t>
@@ -6994,103 +6994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates (vol 111, pg 11624, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (32), pp.E4508. </w:t>
@@ -7399,103 +7399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Peters et al.: Proton transfers are plausible initiation and termination steps on Cr(III) sites in ethylene polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (31), pp.E4162-E4163. </w:t>
@@ -7877,376 +7877,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on interactions between titanium alkoxides and alpha,omega-dihydroxy PDMS by a combination of rheology and spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Spitz</w:t>
+                <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle F. Delley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.05.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (32), pp.11624-11629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1405314111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087621v1</w:t>
+                <w:t xml:space="preserve">hal-01877311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Siddiqi</w:t>
+                <w:t xml:space="preserve">Investigations on interactions between titanium alkoxides and alpha,omega-dihydroxy PDMS by a combination of rheology and spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Comaills-Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Seggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1405314111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877311v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of Ethylene by Silica-Supported Dinuclear Cr-III Sites through an Initiation Step Involving C-H Bond Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8309,90 +8309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined chromium silicates as efficient ethylene polymerization catalysts in the absence of co-catalyst: A clue in the Phillips catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8740,64 +8740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Al-Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy F. L. Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9220,51 +9220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packed-Bed Reactor for Short Time Gas Phase Olefin Polymerization: Heat Transfer Study and Reactor Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Tioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9505,51 +9505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,51 +9971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10494,51 +10494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (9), pp.3293-3301. </w:t>
@@ -10904,51 +10904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11008,51 +11008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of the Active Sites Distribution in the Ziegler-Natta Polymerization of Propylene Using Lewis Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11288,51 +11288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (38), pp.6810-6812. </w:t>
@@ -11421,51 +11421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11538,51 +11538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (16), pp.5461-5470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12030,51 +12030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12450,51 +12450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12799,51 +12799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of butadiene and copolymerization of butadiene with styrene using neodymium amide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12920,51 +12920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13054,51 +13054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (18), pp.6304--6311</w:t>
@@ -13325,51 +13325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33 (23), pp.8521--8523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13570,51 +13570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13729,51 +13729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13834,51 +13834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13997,51 +13997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene/butadiene copolymers, catalytic system and process for the synthesis thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14863,51 +14863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05483778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ferchichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey-Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5su00571j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat&#8208;othman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey&#8208;bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sordello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passananti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinniger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2025.101932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402464v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344752" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakimov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kaul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kakiuchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sabisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morais Bolner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664681v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00667D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2024.2393643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guerdener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Besognet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc01127e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00849e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boul&#232;gue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC00293D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00156J" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Arnould" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouquay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02491" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Puillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00834J" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100270" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ashuiev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02818" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Rida Hmayed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00976K" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00864h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-019-2335-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py01181a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Demarteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scholten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01741" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cancelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Plata" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700565" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanti Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos De Heer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kleppinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201700063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Nakamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709946" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bergebit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Yamago" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Stadler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oelscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker Genannt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mecking" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n J. Cancelas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F. L. Mckenna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6re00224b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Anna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Pell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05313" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2V63Q4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle F. Delley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503694" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877306v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kanellopoulos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Haj Ali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500170" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BPQGNGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nunez-Zarur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Comas-Vives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512495112" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512497112" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507555112" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker-Schnetmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08612" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859690v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5012733" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403491" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZSZ7CF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comaills-Autin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Seggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mondiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.05.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0657B2TW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877311v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405314111" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308983" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0QRNZBR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Delley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs300764h" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barzan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gianolio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Groppo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0806TKQB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4025193" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302150v" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Broyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12576" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE0ABE8D58CE1814BF36EE557C0A07FD5C6AE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877315v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23269c" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925114v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.027" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8JBZ2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301682u" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bersot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuertes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100146" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6HQG37T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24043" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9HFZ9ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22867" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RS13RSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bollack-Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22146" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V49470WX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877321v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stumbaum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mecking" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma052737k" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kolb" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wehrmann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200690044" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460455" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0558084" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877324v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050621i" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Bauers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Yakimov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J Kaul" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondiere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05483778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ferchichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey-Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5su00571j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat&#8208;othman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey&#8208;bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sordello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passananti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinniger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2025.101932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402464v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344752" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakimov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kaul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kakiuchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sabisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morais Bolner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664681v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00667D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2024.2393643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guerdener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Besognet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc01127e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00849e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boul&#232;gue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC00293D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00156J" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Arnould" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouquay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02491" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Puillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00834J" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100270" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ashuiev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02818" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Rida Hmayed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00976K" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00864h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-019-2335-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py01181a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Demarteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scholten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01741" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cancelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Plata" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700565" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanti Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos De Heer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kleppinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201700063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Nakamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709946" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bergebit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Yamago" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Stadler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oelscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker Genannt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mecking" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n J. Cancelas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F. L. Mckenna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6re00224b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Anna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Pell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05313" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2V63Q4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kanellopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Haj Ali" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500170" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BPQGNGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle F. Delley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503694" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nunez-Zarur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Comas-Vives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512495112" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512497112" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507555112" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker-Schnetmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08612" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859690v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5012733" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403491" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZSZ7CF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405314111" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comaills-Autin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Seggio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mondiere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.05.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0657B2TW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308983" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0QRNZBR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Delley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs300764h" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barzan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gianolio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Groppo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0806TKQB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4025193" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302150v" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Broyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12576" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE0ABE8D58CE1814BF36EE557C0A07FD5C6AE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877315v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23269c" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925114v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.027" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8JBZ2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301682u" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bersot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuertes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100146" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6HQG37T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24043" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9HFZ9ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22867" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RS13RSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bollack-Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22146" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V49470WX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877321v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stumbaum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mecking" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma052737k" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kolb" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wehrmann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200690044" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460455" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0558084" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877324v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050621i" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Bauers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Yakimov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J Kaul" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondiere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>