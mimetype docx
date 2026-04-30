--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -351,295 +351,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Polypropylene Chain‐Scission for Dissolution‐Based Recycling by In Situ Near Infrared and Raman Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-upcycling polyethylene glycol aqueous solutions in a proton exchange membrane electrolyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Sheibat‐othman</w:t>
+                <w:t xml:space="preserve">N. Grimaldos-Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">E. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rey‐bayle</w:t>
+                <w:t xml:space="preserve">F. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202400748⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939276v1</w:t>
+                <w:t xml:space="preserve">hal-04891255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-upcycling polyethylene glycol aqueous solutions in a proton exchange membrane electrolyser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Grimaldos-Osorio</w:t>
+                <w:t xml:space="preserve">Monitoring Polypropylene Chain‐Scission for Dissolution‐Based Recycling by In Situ Near Infrared and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Louarn</w:t>
+                <w:t xml:space="preserve">Nida Sheibat‐othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorentz</w:t>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sordello</w:t>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Passananti</w:t>
+                <w:t xml:space="preserve">Maud Rey‐bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 512, </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (6), pp.2400748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891255v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium-catalyzed recycling of silicone waste with boron trichloride to yield key chlorosilanes</w:t>
               </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rey-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,295 +1402,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Degradable Polyethylene and Poly(ethylene- co -vinyl acetate) by Radical Co- and Terpolymerization of Ethylene, ε-Thionocaprolactone, and Vinyl Acetate</w:t>
+                <w:t xml:space="preserve">Well-Defined Ti Surface Sites in Ziegler-Natta Pre-Catalysts from 47/49 Ti Solid-State Nuclear Magnetic Resonance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+                <w:t xml:space="preserve">Alexander Yakimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Baffie</w:t>
+                <w:t xml:space="preserve">Christoph Kaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
+                <w:t xml:space="preserve">Yuya Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Sebastian Sabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Morais Bolner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), pp.3178-3184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649325v1</w:t>
+                <w:t xml:space="preserve">hal-04782066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Ti Surface Sites in Ziegler-Natta Pre-Catalysts from 47/49 Ti Solid-State Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Degradable Polyethylene and Poly(ethylene- co -vinyl acetate) by Radical Co- and Terpolymerization of Ethylene, ε-Thionocaprolactone, and Vinyl Acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Kaul</w:t>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuya Kakiuchi</w:t>
+                <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Sabisch</w:t>
+                <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Morais Bolner</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (11), pp.3178-3184. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (9), pp.4516-4523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782066v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Dissolved Polypropylene Prediction by Raman and ATR-IR spectroscopy for its Recycling</w:t>
               </w:r>
@@ -1702,77 +1702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (19), pp.3109-3117. </w:t>
@@ -2104,51 +2104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guerdener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Besognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene and poly(ethylene- co -vinyl acetate) star polymers by iodine transfer polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-to-cyclic monomers: chemical recycling of silicone waste using a [polydentate ligand–potassium silanolate] complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boulègue-Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,546 +2717,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni(II) and Co(II) bis(acetylacetonato) complexes for alkene/vinylsilane silylation and silicone crosslinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Block Copolymers Based on Ethylene and Methacrylates Using a Combination of Catalytic Chain Transfer Polymerisation (CCTP) and Radical Polymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Puillet</w:t>
+                <w:t xml:space="preserve">Georgios Patias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Delorme</w:t>
+                <w:t xml:space="preserve">Ataulla Shegiwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Crozet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gajan</w:t>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CY00834J⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202108996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403129v1</w:t>
+                <w:t xml:space="preserve">hal-03396858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and Block Copolymers of Ethylene and Vinyl Acetate via Reversible Addition‐Fragmentation Chain Transfer Polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic Signature and Structure of the Active Sites in Ziegler–Natta Polymerization Catalysts Revealed by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ashuiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Wolpers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202100270⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (26), pp.9791-9797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c02818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404721v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Copolymers Based on Ethylene and Methacrylates Using a Combination of Catalytic Chain Transfer Polymerisation (CCTP) and Radical Polymerisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ni(II) and Co(II) bis(acetylacetonato) complexes for alkene/vinylsilane silylation and silicone crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataulla Shegiwal</w:t>
+                <w:t xml:space="preserve">Magali Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
+                <w:t xml:space="preserve">James Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202108996⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.4849-4856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CY00834J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396858v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Signature and Structure of the Active Sites in Ziegler–Natta Polymerization Catalysts Revealed by Electron Paramagnetic Resonance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical and Block Copolymers of Ethylene and Vinyl Acetate via Reversible Addition‐Fragmentation Chain Transfer Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Blahut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arne Wolpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (26), pp.9791-9797. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (16), pp.2100270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c02818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402780v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polyoléfines : What else?</w:t>
               </w:r>
@@ -3318,442 +3318,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
+                <w:t xml:space="preserve">Ethylene Polymerization‐Induced Self‐Assembly (PISA) of Poly(ethylene oxide)‐block‐polyethylene Copolymers via RAFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cordier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+                <w:t xml:space="preserve">Cédric Bergerbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Wolpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (26), pp.10385-10390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202001741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017341v1</w:t>
+                <w:t xml:space="preserve">hal-02972724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene free radical polymerization in supercritical ethylene/CO 2 mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al Rida Hmayed</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9PY00976K⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1602-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017322v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene Polymerization‐Induced Self‐Assembly (PISA) of Poly(ethylene oxide)‐block‐polyethylene Copolymers via RAFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethylene free radical polymerization in supercritical ethylene/CO 2 mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Rida Hmayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bergerbit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (26), pp.10385-10390. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1001-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202001741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00976K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972724v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine‐Transfer Polymerization (ITP) of Ethylene and Copolymerization with Vinyl Acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,64 +3977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(vinyl acetate-co-ethylene) particles prepared by surfactant-free emulsion polymerization in the presence of a hydrophilic RAFT/MADIX macromolecular chain transfer agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,64 +4111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Enhancement of MgCl2-supported Ziegler-Natta Catalysts by Lewis-acid Pre-treatment for Ethylene Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,64 +4228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatic Xanthates and Dithiocarbamates for the Polymerization of Ethylene through Reversible Addition-Fragmentation Chain Transfer (RAFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bergerbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,51 +4492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of PMMA-based block copolymers by consecutive irreversible and reversible addition–fragmentation chain transfer polymerizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bergerbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Farias‐mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuyuki Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,503 +5359,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+                <w:t xml:space="preserve">Controlled radical polymerization of ethylene: RAFT versus TeRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Wolpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bergebit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeru Yamago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872544v1</w:t>
+                <w:t xml:space="preserve">hal-01877299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zarrouki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Monteil</w:t>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.521 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872547v1</w:t>
+                <w:t xml:space="preserve">hal-01872540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled radical polymerization of ethylene: RAFT versus TeRP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shigeru Yamago</w:t>
+                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (10), pp.4476 - 4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877299v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.521 - 530. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (9), pp.3516 - 3523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872540v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene insertion polymerization in the presence of organic radicals - Exploiting mechanistic insights to influence microstructures</w:t>
               </w:r>
@@ -5962,51 +5962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Billuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Al-Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 216 (21), pp.2129-2140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6778,51 +6778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (23), pp.6670. </w:t>
@@ -7644,540 +7644,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Emulsion Polymerization of Ethylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Polymerization of Ethylene through Reversible Addition-Fragmentation Chain Transfer (RAFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma5012733⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (26), pp.6683-6686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201403491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859690v1</w:t>
+                <w:t xml:space="preserve">hal-01877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization of Ethylene through Reversible Addition-Fragmentation Chain Transfer (RAFT)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle F. Delley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Siddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (32), pp.11624-11629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1405314111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201403491⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01877310v1</w:t>
+                <w:t xml:space="preserve">hal-01877311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Siddiqi</w:t>
+                <w:t xml:space="preserve">Investigations on interactions between titanium alkoxides and alpha,omega-dihydroxy PDMS by a combination of rheology and spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Comaills-Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Seggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1405314111⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877311v1</w:t>
+                <w:t xml:space="preserve">hal-01087621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on interactions between titanium alkoxides and alpha,omega-dihydroxy PDMS by a combination of rheology and spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Radical Emulsion Polymerization of Ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Billuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (19), pp.6591 - 6600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma5012733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01087621v1</w:t>
+                <w:t xml:space="preserve">hal-01859690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of Ethylene by Silica-Supported Dinuclear Cr-III Sites through an Initiation Step Involving C-H Bond Activation</w:t>
               </w:r>
@@ -8215,51 +8215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (7), pp.1872-1876. </w:t>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 247</w:t>
@@ -8460,51 +8460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9129,51 +9129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Tioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (2), pp.335-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9201,420 +9201,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packed-Bed Reactor for Short Time Gas Phase Olefin Polymerization: Heat Transfer Study and Reactor Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Spitz</w:t>
+                <w:t xml:space="preserve">Ethylene polymerization on a SiH4-modified Phillips catalyst: detection of in situ produced alpha-olefins by operando FT-IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Barzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Groppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Broyer</w:t>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bordiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.12576⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), pp.2239-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23269c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877316v1</w:t>
+                <w:t xml:space="preserve">hal-01877315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene polymerization on a SiH4-modified Phillips catalyst: detection of in situ produced alpha-olefins by operando FT-IR spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on Ni-based catalysts for stereospecific polymerization of butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+                <w:t xml:space="preserve">Florent Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Bordiga</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (6), pp.1490--1494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877315v1</w:t>
+                <w:t xml:space="preserve">hal-01874371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on Ni-based catalysts for stereospecific polymerization of butadiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Vaultier</w:t>
+                <w:t xml:space="preserve">Packed-Bed Reactor for Short Time Gas Phase Olefin Polymerization: Heat Transfer Study and Reactor Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Tioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1), pp.256-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.12576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874371v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of a stopped flow fixed bed reactor for gas phase olefin polymerisation</w:t>
               </w:r>
@@ -9854,51 +9854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (45), pp.14673-14684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9971,51 +9971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10200,51 +10200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene end functionalization using thia-Michael addition chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10334,77 +10334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene End Functionalization Using Radical-Mediated Thiol−Ene Chemistry: Use of Polyethylenes Containing Alkene End Functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10494,51 +10494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (9), pp.3293-3301. </w:t>
@@ -10904,51 +10904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11008,51 +11008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of the Active Sites Distribution in the Ziegler-Natta Polymerization of Propylene Using Lewis Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11150,51 +11150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokthari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Briquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11288,51 +11288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (38), pp.6810-6812. </w:t>
@@ -11421,51 +11421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11538,51 +11538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (16), pp.5461-5470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11641,51 +11641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Pathways to Reduce the Distribution of Active Sites in the Ziegler-Natta Polymerization of Propylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bollack-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11998,252 +11998,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating copolymerization of ethylene and butadiene with a neodymocene catalyst</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Aqueous dispersions of extraordinarily small polyethylene nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mecking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 44 (17), pp.2593--2596</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 44 (3), pp.429-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200460455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874405v1</w:t>
+                <w:t xml:space="preserve">hal-01877323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous dispersions of extraordinarily small polyethylene nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Mecking</w:t>
+                <w:t xml:space="preserve">Alternating copolymerization of ethylene and butadiene with a neodymocene catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 44 (3), pp.429-432. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 44 (17), pp.2593--2596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200460455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877323v1</w:t>
+                <w:t xml:space="preserve">hal-01874405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general route to very small polymer particles with controlled microstructures</w:t>
               </w:r>
@@ -12450,51 +12450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12799,51 +12799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of butadiene and copolymerization of butadiene with styrene using neodymium amide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12920,51 +12920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13054,51 +13054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (18), pp.6304--6311</w:t>
@@ -13325,51 +13325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33 (23), pp.8521--8523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13570,51 +13570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13729,51 +13729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13834,51 +13834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13997,51 +13997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene/butadiene copolymers, catalytic system and process for the synthesis thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14370,77 +14370,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V Yakimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph J Kaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuya Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Morais Bolner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14462,51 +14462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-to-cyclic-monomers: chemical recycling of silicone wastes using a [polydentate ligand-potassium silanolate] complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boulegue-Mondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14576,103 +14576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Signature and Structure of Active Centers in Ziegler-Natta Polymerization Catalysts revealed by Electron Paramagnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ashuiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Blahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14863,51 +14863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05483778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ferchichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey-Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5su00571j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat&#8208;othman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey&#8208;bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sordello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passananti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinniger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2025.101932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402464v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344752" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakimov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kaul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kakiuchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sabisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morais Bolner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664681v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00667D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2024.2393643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guerdener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Besognet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc01127e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00849e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boul&#232;gue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC00293D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00156J" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Arnould" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouquay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02491" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Puillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00834J" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100270" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ashuiev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02818" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Rida Hmayed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00976K" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00864h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-019-2335-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py01181a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Demarteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scholten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01741" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cancelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Plata" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700565" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanti Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos De Heer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kleppinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201700063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Nakamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709946" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bergebit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Yamago" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Stadler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oelscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker Genannt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mecking" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n J. Cancelas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F. L. Mckenna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6re00224b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Anna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Pell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05313" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2V63Q4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kanellopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Haj Ali" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500170" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BPQGNGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle F. Delley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503694" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nunez-Zarur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Comas-Vives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512495112" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512497112" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507555112" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker-Schnetmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08612" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859690v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5012733" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403491" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZSZ7CF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405314111" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comaills-Autin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Seggio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mondiere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.05.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0657B2TW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308983" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0QRNZBR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Delley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs300764h" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barzan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gianolio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Groppo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0806TKQB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4025193" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302150v" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Broyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12576" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE0ABE8D58CE1814BF36EE557C0A07FD5C6AE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877315v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23269c" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925114v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.027" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8JBZ2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301682u" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bersot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuertes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100146" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6HQG37T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24043" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9HFZ9ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22867" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RS13RSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bollack-Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22146" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V49470WX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877321v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stumbaum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mecking" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma052737k" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kolb" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wehrmann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200690044" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460455" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0558084" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877324v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050621i" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Bauers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Yakimov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J Kaul" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondiere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05483778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ferchichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey-Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5su00571j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sordello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passananti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat&#8208;othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey&#8208;bayle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinniger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2025.101932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402464v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344752" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kaul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kakiuchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sabisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morais Bolner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664681v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00667D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2024.2393643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guerdener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Besognet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc01127e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00849e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boul&#232;gue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC00293D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00156J" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Arnould" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouquay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02491" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ashuiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Puillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00834J" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100270" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Rida Hmayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00976K" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00864h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-019-2335-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py01181a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Demarteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scholten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01741" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cancelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Plata" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700565" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanti Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos De Heer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kleppinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201700063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Nakamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709946" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877299v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bergebit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Yamago" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Stadler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oelscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker Genannt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mecking" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n J. Cancelas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F. L. Mckenna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6re00224b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Anna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Pell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05313" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2V63Q4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kanellopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Haj Ali" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500170" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BPQGNGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle F. Delley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503694" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nunez-Zarur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Comas-Vives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512495112" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512497112" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507555112" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker-Schnetmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08612" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877310v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403491" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZSZ7CF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877311v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405314111" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comaills-Autin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Seggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mondiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.05.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0657B2TW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5012733" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308983" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0QRNZBR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Delley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs300764h" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barzan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gianolio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Groppo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0806TKQB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4025193" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302150v" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23269c" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877316v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Broyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12576" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE0ABE8D58CE1814BF36EE557C0A07FD5C6AE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925114v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.027" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8JBZ2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301682u" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bersot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuertes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100146" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6HQG37T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24043" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9HFZ9ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22867" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RS13RSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bollack-Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22146" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V49470WX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877321v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stumbaum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mecking" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma052737k" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kolb" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wehrmann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200690044" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460455" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0558084" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877324v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050621i" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Bauers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Yakimov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J Kaul" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondiere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>