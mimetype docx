--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -351,563 +351,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-upcycling polyethylene glycol aqueous solutions in a proton exchange membrane electrolyser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Polypropylene Chain‐Scission for Dissolution‐Based Recycling by In Situ Near Infrared and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grimaldos-Osorio</w:t>
+                <w:t xml:space="preserve">Nida Sheibat‐othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Louarn</w:t>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorentz</w:t>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sordello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Passananti</w:t>
+                <w:t xml:space="preserve">Maud Rey‐bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145524⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (6), pp.2400748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891255v1</w:t>
+                <w:t xml:space="preserve">hal-04939276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Polypropylene Chain‐Scission for Dissolution‐Based Recycling by In Situ Near Infrared and Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
+                <w:t xml:space="preserve">Gallium-catalyzed recycling of silicone waste with boron trichloride to yield key chlorosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Đức Vũ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Sheibat‐othman</w:t>
+                <w:t xml:space="preserve">Aurélie Boulegue-Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+                <w:t xml:space="preserve">Joséphine Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rey‐bayle</w:t>
+                <w:t xml:space="preserve">Mickaël Boste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (6), pp.2400748. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6745), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202400748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adv0919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939276v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium-catalyzed recycling of silicone waste with boron trichloride to yield key chlorosilanes</w:t>
+                <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Đức Vũ</w:t>
+                <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boulegue-Mondière</w:t>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Munsch</w:t>
+                <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Boste</w:t>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6745), pp.392-400. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adv0919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4PY01250J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396446v1</w:t>
+                <w:t xml:space="preserve">hal-05394300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
+                <w:t xml:space="preserve">Electro-upcycling polyethylene glycol aqueous solutions in a proton exchange membrane electrolyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Liotier</w:t>
+                <w:t xml:space="preserve">N. Grimaldos-Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+                <w:t xml:space="preserve">E. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Niehaus</w:t>
+                <w:t xml:space="preserve">F. Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">M. Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 512, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4PY01250J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394300v1</w:t>
+                <w:t xml:space="preserve">hal-04891255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From radical to reversible-deactivation radical polymerization of ethylene</w:t>
               </w:r>
@@ -1017,360 +1017,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential scanning calorimetry for characterizing solvent-induced decrystallization and recrystallization of polyolefins: Combination with in-situ Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Removal of solvent effect from Raman and NIR spectra for real-time monitoring of dissolved polypropylene content across multi-solvent systems during dissolution-based recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rey-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.202500088⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1380, pp.344752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227230v1</w:t>
+                <w:t xml:space="preserve">hal-05402464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of solvent effect from Raman and NIR spectra for real-time monitoring of dissolved polypropylene content across multi-solvent systems during dissolution-based recycling</w:t>
+                <w:t xml:space="preserve">Differential scanning calorimetry for characterizing solvent-induced decrystallization and recrystallization of polyolefins: Combination with in-situ Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rey-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1380, pp.344752. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e00088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.202500088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402464v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
@@ -1402,295 +1402,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Ti Surface Sites in Ziegler-Natta Pre-Catalysts from 47/49 Ti Solid-State Nuclear Magnetic Resonance Spectroscopy</w:t>
+                <w:t xml:space="preserve">Synthesis of Degradable Polyethylene and Poly(ethylene- co -vinyl acetate) by Radical Co- and Terpolymerization of Ethylene, ε-Thionocaprolactone, and Vinyl Acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Yakimov</w:t>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Kaul</w:t>
+                <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuya Kakiuchi</w:t>
+                <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Sabisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felipe Morais Bolner</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03119⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (9), pp.4516-4523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782066v1</w:t>
+                <w:t xml:space="preserve">hal-04649325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Degradable Polyethylene and Poly(ethylene- co -vinyl acetate) by Radical Co- and Terpolymerization of Ethylene, ε-Thionocaprolactone, and Vinyl Acetate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-Defined Ti Surface Sites in Ziegler-Natta Pre-Catalysts from 47/49 Ti Solid-State Nuclear Magnetic Resonance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yakimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+                <w:t xml:space="preserve">Christoph Kaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Baffie</w:t>
+                <w:t xml:space="preserve">Yuya Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
+                <w:t xml:space="preserve">Sebastian Sabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Felipe Morais Bolner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (9), pp.4516-4523. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), pp.3178-3184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649325v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Dissolved Polypropylene Prediction by Raman and ATR-IR spectroscopy for its Recycling</w:t>
               </w:r>
@@ -1702,77 +1702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (19), pp.3109-3117. </w:t>
@@ -2104,51 +2104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guerdener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Besognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene and poly(ethylene- co -vinyl acetate) star polymers by iodine transfer polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,77 +2342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-to-cyclic monomers: chemical recycling of silicone waste using a [polydentate ligand–potassium silanolate] complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boulègue-Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,546 +2717,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Copolymers Based on Ethylene and Methacrylates Using a Combination of Catalytic Chain Transfer Polymerisation (CCTP) and Radical Polymerisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical and Block Copolymers of Ethylene and Vinyl Acetate via Reversible Addition‐Fragmentation Chain Transfer Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Wolpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202108996⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (16), pp.2100270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396858v1</w:t>
+                <w:t xml:space="preserve">hal-03404721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Signature and Structure of the Active Sites in Ziegler–Natta Polymerization Catalysts Revealed by Electron Paramagnetic Resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni(II) and Co(II) bis(acetylacetonato) complexes for alkene/vinylsilane silylation and silicone crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Ashuiev</w:t>
+                <w:t xml:space="preserve">Delphine Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c02818⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.4849-4856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CY00834J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402780v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni(II) and Co(II) bis(acetylacetonato) complexes for alkene/vinylsilane silylation and silicone crosslinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic Signature and Structure of the Active Sites in Ziegler–Natta Polymerization Catalysts Revealed by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ashuiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Puillet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Jan Blahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CY00834J⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (26), pp.9791-9797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c02818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403129v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and Block Copolymers of Ethylene and Vinyl Acetate via Reversible Addition‐Fragmentation Chain Transfer Polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Block Copolymers Based on Ethylene and Methacrylates Using a Combination of Catalytic Chain Transfer Polymerisation (CCTP) and Radical Polymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Patias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataulla Shegiwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Wolpers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Baffie</w:t>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (16), pp.2100270. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202100270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202108996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404721v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polyoléfines : What else?</w:t>
               </w:r>
@@ -3318,442 +3318,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene Polymerization‐Induced Self‐Assembly (PISA) of Poly(ethylene oxide)‐block‐polyethylene Copolymers via RAFT</w:t>
+                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bergerbit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Astrid Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202001741⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1602-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972724v1</w:t>
+                <w:t xml:space="preserve">hal-03017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethylene free radical polymerization in supercritical ethylene/CO 2 mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Al Rida Hmayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1001-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00976K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017341v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene free radical polymerization in supercritical ethylene/CO 2 mixture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethylene Polymerization‐Induced Self‐Assembly (PISA) of Poly(ethylene oxide)‐block‐polyethylene Copolymers via RAFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Norsic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Bergerbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Wolpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (5), pp.1001-1009. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (26), pp.10385-10390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9PY00976K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202001741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017322v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine‐Transfer Polymerization (ITP) of Ethylene and Copolymerization with Vinyl Acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,64 +3977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(vinyl acetate-co-ethylene) particles prepared by surfactant-free emulsion polymerization in the presence of a hydrophilic RAFT/MADIX macromolecular chain transfer agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Enhancement of MgCl2-supported Ziegler-Natta Catalysts by Lewis-acid Pre-treatment for Ethylene Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,64 +4228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatic Xanthates and Dithiocarbamates for the Polymerization of Ethylene through Reversible Addition-Fragmentation Chain Transfer (RAFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bergerbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,51 +4492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of PMMA-based block copolymers by consecutive irreversible and reversible addition–fragmentation chain transfer polymerizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bergerbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Farias‐mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,403 +4754,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aluminum alkyls and BHT-H on reaction kinetics of silica supported metallocenes and polymer properties in slurry phase ethylene polymerization</w:t>
+                <w:t xml:space="preserve">Solubility and Diffusivity of Propylene, Ethylene, and Propylene-Ethylene Mixtures in Polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aaron J. Cancelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201700565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874333v1</w:t>
+                <w:t xml:space="preserve">hal-01877297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and Diffusivity of Propylene, Ethylene, and Propylene-Ethylene Mixtures in Polypropylene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">The Effect of Reactor Conditions on High-Impact Polypropylene Properties and Gas Phase Polymerization Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron J. Cancelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanti Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos De Heer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Kleppinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201700565⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4, SI), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.201700063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877297v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Reactor Conditions on High-Impact Polypropylene Properties and Gas Phase Polymerization Kinetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of aluminum alkyls and BHT-H on reaction kinetics of silica supported metallocenes and polymer properties in slurry phase ethylene polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (2), pp.45670</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877295v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Radical Polymerization of Ethylene Using Organotellurium Compounds</w:t>
               </w:r>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuyuki Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,654 +5359,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled radical polymerization of ethylene: RAFT versus TeRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne Wolpers</w:t>
+                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Bergebit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (10), pp.4476 - 4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877299v1</w:t>
+                <w:t xml:space="preserve">hal-01872544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+                <w:t xml:space="preserve">A. Zarrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (9), pp.3516 - 3523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872540v1</w:t>
+                <w:t xml:space="preserve">hal-01872547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.521 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872544v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethylene insertion polymerization in the presence of organic radicals - Exploiting mechanistic insights to influence microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monteil</w:t>
+                <w:t xml:space="preserve">Sonja Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Oelscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inigo Goettker Genannt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mecking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872547v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene insertion polymerization in the presence of organic radicals - Exploiting mechanistic insights to influence microstructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franz Oelscher</w:t>
+                <w:t xml:space="preserve">Controlled radical polymerization of ethylene: RAFT versus TeRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inigo Goettker Genannt</w:t>
+                <w:t xml:space="preserve">Cedric Bergebit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeru Yamago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 253</w:t>
+              <w:t xml:space="preserve">, 2017, 254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877298v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Billuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6200,51 +6200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,51 +6468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Activation Conditions on the Gas Phase Polymerisation of Propylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron J. Cancelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6578,385 +6578,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Molar Volumes and Thermal Expansion Coefficients as an Explanation for Co-Solvent Effect of Penetrants in Multicomponent Polymer Mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: Polymerization of Ethylene by Silica-Supported Dinuclear Cr-III Sites through an Initiation Step Involving CH Bond Activation (vol 53, pg 1872, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Kanellopoulos</w:t>
+                <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Al-Haj Ali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murielle F. Delley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Siddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201500170⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (23), pp.6670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201503694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877306v1</w:t>
+                <w:t xml:space="preserve">hal-01877302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Polymerization of Ethylene by Silica-Supported Dinuclear Cr-III Sites through an Initiation Step Involving CH Bond Activation (vol 53, pg 1872, 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew P. Conley</w:t>
+                <w:t xml:space="preserve">Partial Molar Volumes and Thermal Expansion Coefficients as an Explanation for Co-Solvent Effect of Penetrants in Multicomponent Polymer Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle F. Delley</w:t>
+                <w:t xml:space="preserve">Vasileios Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Siddiqi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Al-Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216 (21), pp.2129-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201500170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201503694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877302v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates (vol 111, pg 11624, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (32), pp.E4505. </w:t>
@@ -6994,103 +6994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates (vol 111, pg 11624, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (32), pp.E4508. </w:t>
@@ -7399,103 +7399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Peters et al.: Proton transfers are plausible initiation and termination steps on Cr(III) sites in ethylene polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (31), pp.E4162-E4163. </w:t>
@@ -7533,90 +7533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Radical Species in Salicylaldiminato Ni(II) Mediated Polymer Chain Growth: A Case Study for the Migratory Insertion Polymerization of Ethylene in the Presence of Methyl Methacrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Oelscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inigo Goettker-Schnetmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mecking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (46), pp.14819-14828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7644,622 +7644,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization of Ethylene through Reversible Addition-Fragmentation Chain Transfer (RAFT)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Free Radical Emulsion Polymerization of Ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Billuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201403491⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (19), pp.6591 - 6600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma5012733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877310v1</w:t>
+                <w:t xml:space="preserve">hal-01859690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton transfers are key elementary steps in ethylene polymerization on isolated chromium(III) silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Nunez-Zarur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Comas-Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (32), pp.11624-11629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1405314111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on interactions between titanium alkoxides and alpha,omega-dihydroxy PDMS by a combination of rheology and spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Comaills-Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Comaills-Autin</w:t>
+                <w:t xml:space="preserve">Anne Seggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+                <w:t xml:space="preserve">Aurélie Mondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.37-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Emulsion Polymerization of Ethylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Polymerization of Ethylene through Reversible Addition-Fragmentation Chain Transfer (RAFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (26), pp.6683-6686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201403491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma5012733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859690v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of Ethylene by Silica-Supported Dinuclear Cr-III Sites through an Initiation Step Involving C-H Bond Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle F. Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (7), pp.1872-1876. </w:t>
@@ -8309,103 +8309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined chromium silicates as efficient ethylene polymerization catalysts in the absence of co-catalyst: A clue in the Phillips catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Delley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 247</w:t>
@@ -8428,376 +8428,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydrofuran in TiCl4/THF/MgCl2: a Non-Innocent Ligand for Supported Ziegler-Natta Polymerization Catalysts</w:t>
+                <w:t xml:space="preserve">The Effect of Hydrosilanes on the Active Sites of the Phillips Catalyst: The Secret for In Situ alpha-Olefin Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Grau</w:t>
+                <w:t xml:space="preserve">Caterina Barzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lesage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+                <w:t xml:space="preserve">Diego Gianolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Copéret</w:t>
+                <w:t xml:space="preserve">Elena Groppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs300764h⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (51), pp.17277-17282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799544v1</w:t>
+                <w:t xml:space="preserve">hal-01877313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Hydrosilanes on the Active Sites of the Phillips Catalyst: The Secret for In Situ alpha-Olefin Generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tetrahydrofuran in TiCl4/THF/MgCl2: a Non-Innocent Ligand for Supported Ziegler-Natta Polymerization Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Groppo</w:t>
+                <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Lamberti</w:t>
+                <w:t xml:space="preserve">Anne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201303156⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.52-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs300764h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01877313v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equation of State-Based Modeling Approach for Estimating the Partial Molar Volume of Penetrants and Polymers in Binary Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Al-Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy F. L. Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8844,51 +8844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic olefin polymerisation at short times: studies using specially adapted reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Tioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9129,51 +9129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Tioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (2), pp.335-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9201,157 +9201,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene polymerization on a SiH4-modified Phillips catalyst: detection of in situ produced alpha-olefins by operando FT-IR spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Groppo</w:t>
+                <w:t xml:space="preserve">Packed-Bed Reactor for Short Time Gas Phase Olefin Polymerization: Heat Transfer Study and Reactor Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Tioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+                <w:t xml:space="preserve">J. P. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Bordiga</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1), pp.256-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.12576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cp23269c⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877315v1</w:t>
+                <w:t xml:space="preserve">hal-01877316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on Ni-based catalysts for stereospecific polymerization of butadiene</w:t>
               </w:r>
@@ -9363,51 +9375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9452,622 +9464,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packed-Bed Reactor for Short Time Gas Phase Olefin Polymerization: Heat Transfer Study and Reactor Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Spitz</w:t>
+                <w:t xml:space="preserve">Ethylene polymerization on a SiH4-modified Phillips catalyst: detection of in situ produced alpha-olefins by operando FT-IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Barzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Groppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Broyer</w:t>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bordiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.12576⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), pp.2239-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23269c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877316v1</w:t>
+                <w:t xml:space="preserve">hal-01877315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of a stopped flow fixed bed reactor for gas phase olefin polymerisation</w:t>
+                <w:t xml:space="preserve">Synthesis of copolymers of ethylene and (meth) acrylates or styrene by an original dual radical/catalytic mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Browning</w:t>
+                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pitault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estevan Tioni</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (10), pp.2113--2120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925114v1</w:t>
+                <w:t xml:space="preserve">hal-01874375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization catalysis: pushing away the limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 369, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reaction Conditions on Catalyst Behavior during the Early Stages of Gas Phase Ethylene Homo- and Copolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modelling of a stopped flow fixed bed reactor for gas phase olefin polymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Tioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 207 (208), pp.635-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie301682u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877318v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of copolymers of ethylene and (meth) acrylates or styrene by an original dual radical/catalytic mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Reaction Conditions on Catalyst Behavior during the Early Stages of Gas Phase Ethylene Homo- and Copolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Tioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roger Spitz</w:t>
+                <w:t xml:space="preserve">Jean Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (45), pp.14673-14684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie301682u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874375v1</w:t>
+                <w:t xml:space="preserve">hal-01877318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Spin Capturing Polymerization of Ethylene</w:t>
               </w:r>
@@ -10200,51 +10200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene end functionalization using thia-Michael addition chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10334,77 +10334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene End Functionalization Using Radical-Mediated Thiol−Ene Chemistry: Use of Polyethylenes Containing Alkene End Functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10449,291 +10449,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual activation by solvent of the ethylene free radical polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Homo- and Copolymerizations of (Meth)Acrylates with Olefins (Styrene, Ethylene) Using Neutral Nickel Complexes: A Dual Radical/Catalytic Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (10), pp.2328--2333. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.3293-3301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1py00200g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma200158n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874380v1</w:t>
+                <w:t xml:space="preserve">hal-00948929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo- and Copolymerizations of (Meth)Acrylates with Olefins (Styrene, Ethylene) Using Neutral Nickel Complexes: A Dual Radical/Catalytic Pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Unusual activation by solvent of the ethylene free radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.3293-3301. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (10), pp.2328--2333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma200158n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1py00200g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948929v1</w:t>
+                <w:t xml:space="preserve">hal-01874380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Increase of Poly(ethylene terephthalate-co-isosorbide terephthalate) Synthesis using Bimetallic Catalytic Systems</w:t>
               </w:r>
@@ -10865,90 +10865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical behavior in free radical polymerization of ethylene in the medium pressure range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11008,51 +11008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of the Active Sites Distribution in the Ziegler-Natta Polymerization of Propylene Using Lewis Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11150,51 +11150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokthari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Briquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11236,103 +11236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Dispersions of Nonspherical Polyethylene Nanoparticles from Free-Radical Polymerization under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (38), pp.6810-6812. </w:t>
@@ -11382,90 +11382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Ethylene Radical Polymerization under Mild Conditions: The Impact of the Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11538,51 +11538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (16), pp.5461-5470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11641,51 +11641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Pathways to Reduce the Distribution of Active Sites in the Ziegler-Natta Polymerization of Propylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bollack-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11998,252 +11998,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous dispersions of extraordinarily small polyethylene nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Mecking</w:t>
+                <w:t xml:space="preserve">Alternating copolymerization of ethylene and butadiene with a neodymocene catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 44 (3), pp.429-432. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 44 (17), pp.2593--2596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877323v1</w:t>
+                <w:t xml:space="preserve">hal-01874405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating copolymerization of ethylene and butadiene with a neodymocene catalyst</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Aqueous dispersions of extraordinarily small polyethylene nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mecking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 44 (17), pp.2593--2596</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 44 (3), pp.429-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200460455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874405v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general route to very small polymer particles with controlled microstructures</w:t>
               </w:r>
@@ -12450,51 +12450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12799,51 +12799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of butadiene and copolymerization of butadiene with styrene using neodymium amide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12920,51 +12920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13054,51 +13054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (18), pp.6304--6311</w:t>
@@ -13325,51 +13325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33 (23), pp.8521--8523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13544,103 +13544,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE SYNTHÈSE DE COPOLYMÈRES À BLOCS COMPRENANT DES MONOMÈRES VINYLIQUES POLAIRES ET APOLAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2013/083783. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13703,77 +13703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymers with polar and non-polar olefin blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13834,51 +13834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13997,51 +13997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene/butadiene copolymers, catalytic system and process for the synthesis thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14104,103 +14104,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium-catalyzed Boron-assisted Recycling of Any Silicone Waste: Depolymerization to produce Chlorosilanes as key industrial commodities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Đức Vũ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boulègue-Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14226,103 +14226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethersulfones upcycling to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14370,77 +14370,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V Yakimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph J Kaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuya Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Morais Bolner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14462,77 +14462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-to-cyclic-monomers: chemical recycling of silicone wastes using a [polydentate ligand-potassium silanolate] complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boulegue-Mondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14576,103 +14576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Signature and Structure of Active Centers in Ziegler-Natta Polymerization Catalysts revealed by Electron Paramagnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ashuiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Blahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14863,51 +14863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05483778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ferchichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey-Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5su00571j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sordello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passananti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat&#8208;othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey&#8208;bayle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinniger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2025.101932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402464v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344752" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kaul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kakiuchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sabisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morais Bolner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664681v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00667D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2024.2393643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guerdener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Besognet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc01127e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00849e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boul&#232;gue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC00293D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00156J" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Arnould" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouquay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02491" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ashuiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Puillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00834J" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100270" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Rida Hmayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00976K" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00864h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-019-2335-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py01181a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Demarteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scholten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01741" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cancelas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Plata" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700565" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanti Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos De Heer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kleppinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201700063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Nakamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709946" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877299v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bergebit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Yamago" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Stadler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oelscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker Genannt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mecking" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n J. Cancelas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F. L. Mckenna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6re00224b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Anna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Pell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05313" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2V63Q4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kanellopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Haj Ali" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500170" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BPQGNGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle F. Delley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503694" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nunez-Zarur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Comas-Vives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512495112" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512497112" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507555112" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker-Schnetmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08612" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877310v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403491" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZSZ7CF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877311v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405314111" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comaills-Autin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Seggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mondiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.05.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0657B2TW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5012733" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308983" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0QRNZBR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Delley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs300764h" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barzan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gianolio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Groppo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0806TKQB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4025193" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302150v" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23269c" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877316v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Broyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12576" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE0ABE8D58CE1814BF36EE557C0A07FD5C6AE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925114v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.027" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8JBZ2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301682u" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bersot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuertes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100146" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6HQG37T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24043" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9HFZ9ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22867" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RS13RSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bollack-Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22146" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V49470WX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877321v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stumbaum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mecking" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma052737k" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kolb" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wehrmann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200690044" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460455" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0558084" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877324v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050621i" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Bauers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Yakimov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J Kaul" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondiere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05483778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ferchichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey-Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5su00571j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat&#8208;othman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rey&#8208;bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam &#272;&#7913;c V&#361;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Munsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv0919" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sordello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passananti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145524" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinniger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2025.101932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402464v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344752" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakimov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kaul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Kakiuchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sabisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morais Bolner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664681v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00667D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2024.2393643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guerdener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Besognet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc01127e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00849e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boul&#232;gue-Mondi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC00293D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00156J" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Arnould" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouquay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02491" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100270" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Puillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00834J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ashuiev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02818" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Patias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataulla Shegiwal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202108996" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Rida Hmayed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00976K" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bosco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00864h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-019-2335-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py01181a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Demarteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scholten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01741" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cancelas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Plata" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700565" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877295v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanti Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos De Heer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kleppinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201700063" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Nakamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709946" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Stadler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oelscher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker Genannt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mecking" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bergebit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Yamago" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n J. Cancelas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F. L. Mckenna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6re00224b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Anna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Pell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05313" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2V63Q4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle F. Delley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503694" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877306v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kanellopoulos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Haj Ali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500170" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BPQGNGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nunez-Zarur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Comas-Vives" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512495112" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512497112" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507555112" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Goettker-Schnetmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b08612" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859690v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5012733" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877311v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405314111" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087621v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comaills-Autin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Seggio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mondiere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0657B2TW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877310v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403491" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZSZ7CF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308983" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0QRNZBR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Delley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siddiqui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877313v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barzan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gianolio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Groppo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303156" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0806TKQB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799544v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs300764h" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4025193" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302150v" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Broyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12576" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92DE0ABE8D58CE1814BF36EE557C0A07FD5C6AE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23269c" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877317v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925114v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.027" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8JBZ2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301682u" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bersot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuertes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100146" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6HQG37T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24043" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9HFZ9ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22867" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RS13RSX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bollack-Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22146" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V49470WX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877321v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stumbaum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mecking" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma052737k" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kolb" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wehrmann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200690044" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460455" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0558084" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877324v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050621i" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Bauers" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Yakimov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J Kaul" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boulegue-Mondiere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>