--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -8010,51 +8010,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (130)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8165,273 +8165,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity two-phase flow simulations : application to fuel injection and lubrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental comparison of CH4 Head-On Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Cailler</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4ème Journée de la Combustion Turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPEN, Mar 2026, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402607v1</w:t>
+                <w:t xml:space="preserve">hal-05564407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+                <w:t xml:space="preserve">High-fidelity two-phase flow simulations : application to fuel injection and lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bioche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368352v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation framework for two-phase flows with heat transfer</w:t>
               </w:r>
@@ -8551,51 +8551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8646,51 +8646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-way ISPH-FVM coupling for two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8735,1885 +8735,1885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Coupling strategies for multi-physics Large-Eddy Simulation: towards fire certification of composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304107v1</w:t>
+                <w:t xml:space="preserve">hal-05536669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling strategies for multi-physics Large-Eddy Simulation: towards fire certification of composite material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+                <w:t xml:space="preserve">Pair-based finite-volume HP-adaptation for reactive fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">3ème Journée de la Combustion Turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536669v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Implicit Time Integration for Scale-Resolving Simulations with Pair-Based Finite-Volume Methods on Unstructured Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-3673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368340v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair-based finite-volume HP-adaptation for reactive fronts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows in complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée de la Combustion Turbulente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406607v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Time Integration for Scale-Resolving Simulations with Pair-Based Finite-Volume Methods on Unstructured Meshes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2025-3673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05368431v1</w:t>
+                <w:t xml:space="preserve">hal-05368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows in complex geometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Helal</w:t>
+                <w:t xml:space="preserve">Large-Eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Cailler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290454v1</w:t>
+                <w:t xml:space="preserve">hal-05304092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards dynamic hp-adaptation of massive unstructured grids for turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">XII International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304092v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards dynamic hp-adaptation of massive unstructured grids for turbulent flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402611v1</w:t>
+                <w:t xml:space="preserve">hal-05391793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Large eddy simulation of rotor size effects on wake development for large wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Parinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Von Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Viré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAWE, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391793v1</w:t>
+                <w:t xml:space="preserve">hal-05499618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of rotor size effects on wake development for large wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anand Parinam</w:t>
+                <w:t xml:space="preserve">Impact of mesh resolution on twin wind turbines using High Fidelity Large Eddy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Hari Charan Mulakaloori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Viré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAWE, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHEEA, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499618v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mesh resolution on twin wind turbines using High Fidelity Large Eddy Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Pressurized tank leak : A simple explicit thermodynamic closure and vapor-liquid equilibria for recondensing water in humid air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LHEEA, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th INCA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446595v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressurized tank leak : A simple explicit thermodynamic closure and vapor-liquid equilibria for recondensing water in humid air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carmona</w:t>
+                <w:t xml:space="preserve">Optimization of the turnaround time of fire resistance tests simulations in aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th INCA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants - CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402597v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the turnaround time of fire resistance tests simulations in aeronautics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants - CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Saint Etienne du Rouvray, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows – 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavic, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368443v1</w:t>
+                <w:t xml:space="preserve">hal-05290519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Helal</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material for fire certification applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Cailler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows – 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reykjavic, Iceland</w:t>
+              <w:t xml:space="preserve">INCA 2024 - Initiative Nationale en Combustion Avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290519v1</w:t>
+                <w:t xml:space="preserve">hal-04948737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material for fire certification applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">High-Fidelity Simulation of the Aerothermal Performances of a Turbofan Thrust Reverser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCA 2024 - Initiative Nationale en Combustion Avancée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, London, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2024-122355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948737v1</w:t>
+                <w:t xml:space="preserve">hal-05406616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Fidelity Simulation of the Aerothermal Performances of a Turbofan Thrust Reverser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Direct and Large Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Erlangen-Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2024-122355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05406616v1</w:t>
+                <w:t xml:space="preserve">hal-05061954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pair-based finite-volume hp-adaptation for compressible and low-mach number flows simulations</w:t>
               </w:r>
@@ -10733,51 +10733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10809,351 +10809,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bioche</w:t>
+                <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large Eddy Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Erlangen-Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque d’Initiative Nationale en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061954v1</w:t>
+                <w:t xml:space="preserve">hal-05391780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">High-fidelity simulation of a pressure swirl fuel atomizer: In-depth analysis of in-nozzle flow dynamics and liquid sheet disintegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d’Initiative Nationale en Combustion Avancée (INCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391780v1</w:t>
+                <w:t xml:space="preserve">hal-05402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity simulation of a pressure swirl fuel atomizer: In-depth analysis of in-nozzle flow dynamics and liquid sheet disintegration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pecquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">1st International Conference Math 2 Product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402568v1</w:t>
+                <w:t xml:space="preserve">hal-05402666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
               </w:r>
@@ -11212,2688 +11216,2688 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference Math 2 Product</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">22nd Computational Fluid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402666v1</w:t>
+                <w:t xml:space="preserve">hal-05402662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of the in-nozzle flow dynamics in pressure-swirl atomizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Computational Fluid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Numerical Methods in Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402662v1</w:t>
+                <w:t xml:space="preserve">hal-05402565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the in-nozzle flow dynamics in pressure-swirl atomizers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carmona</w:t>
+                <w:t xml:space="preserve">A mass conserving implicit volume penalty method for moving-body flows [Conference presentation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Numerical Methods in Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering and ECCOMAS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402565v1</w:t>
+                <w:t xml:space="preserve">hal-03916912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass conserving implicit volume penalty method for moving-body flows [Conference presentation]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélody Cailler</w:t>
+                <w:t xml:space="preserve">PARALLEL AND DYNAMIC MESH ADAPTATION OF TETRAHEDRAL-BASED MESHES FOR PROPAGATING FRONTS AND INTERFACES: APPLICATION TO PREMIXED COMBUSTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering and ECCOMAS Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916912v1</w:t>
+                <w:t xml:space="preserve">hal-03582723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARALLEL AND DYNAMIC MESH ADAPTATION OF TETRAHEDRAL-BASED MESHES FOR PROPAGATING FRONTS AND INTERFACES: APPLICATION TO PREMIXED COMBUSTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic surface and volume mesh generation for roughness-resolved LES of additive-manufacturing heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">13th International ERCOFTAC symposium on engineering, turbulence, modelling and measurements (ETMM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582723v1</w:t>
+                <w:t xml:space="preserve">hal-03390262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic surface and volume mesh generation for roughness-resolved LES of additive-manufacturing heat exchangers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of Deformable Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gremmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International ERCOFTAC symposium on engineering, turbulence, modelling and measurements (ETMM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">WESC2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390262v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Deformable Wind Turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+                <w:t xml:space="preserve">A Massively Parallel Accurate Conservative Level Set Algorithm for Primary Atomization on Adaptive Unstructured Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WESC2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300230v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Massively Parallel Accurate Conservative Level Set Algorithm for Primary Atomization on Adaptive Unstructured Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Janodet</w:t>
+                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337290v1</w:t>
+                <w:t xml:space="preserve">hal-03139194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Building Lagrangian injectors from resolved primary atomization simulations. Application to jet in crossflow fuel injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139194v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Lagrangian injectors from resolved primary atomization simulations. Application to jet in crossflow fuel injection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massively Parallel Large-Eddy Simulations of Primary Atomization on Adaptive Unstructured Meshes. Interface capturing algorithm and multiscale coupling perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guillamón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343548v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Parallel Large-Eddy Simulations of Primary Atomization on Adaptive Unstructured Meshes. Interface capturing algorithm and multiscale coupling perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel methodology to simulate fuel injection in multipoint systems - Application to liquid jet in crossflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Guillamón</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337324v1</w:t>
+                <w:t xml:space="preserve">hal-03513123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel methodology to simulate fuel injection in multipoint systems - Application to liquid jet in crossflow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+                <w:t xml:space="preserve">FLEXIBLE DATA STRUCTURES FOR SCALABLE CFD CODES ON EMERGING ARCHITECTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513123v1</w:t>
+                <w:t xml:space="preserve">hal-03582706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLEXIBLE DATA STRUCTURES FOR SCALABLE CFD CODES ON EMERGING ARCHITECTURES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Gava</w:t>
+                <w:t xml:space="preserve">A Novel Conservative Lagrangian Immersed Boundary Method For Wind Turbine Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">The 13th International ERCOFTAC symposium on engineering, turbulence, modelling and measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582706v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Conservative Lagrangian Immersed Boundary Method For Wind Turbine Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Consistent scalar transport with front capturing methods: application to two-phase heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pecquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International ERCOFTAC symposium on engineering, turbulence, modelling and measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356313v1</w:t>
+                <w:t xml:space="preserve">hal-03336279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent scalar transport with front capturing methods: application to two-phase heat transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélody Cailler</w:t>
+                <w:t xml:space="preserve">Dynamique de l’écoulement autour d’un cylindre vertical partiellement immergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Le Havre, France. pp.19-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336279v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l’écoulement autour d’un cylindre vertical partiellement immergé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">An Interface Capturing Procedure for Simulating Incompressible Two-Phase Flows on Adaptive Unstructured Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03486102v1</w:t>
+                <w:t xml:space="preserve">hal-03027693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interface Capturing Procedure for Simulating Incompressible Two-Phase Flows on Adaptive Unstructured Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Janodet</w:t>
+                <w:t xml:space="preserve">Detailed kinetic scheme effect on Large-Eddy Simulations of the PRECCINSTA burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027693v1</w:t>
+                <w:t xml:space="preserve">hal-02129973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic adaptation of tetrahedral-based meshes for the simulation of turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pisa, Italy. pp.193-199</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129671v1</w:t>
+                <w:t xml:space="preserve">hal-02129964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic scheme effect on Large-Eddy Simulations of the PRECCINSTA burner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy. pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129973v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic adaptation of tetrahedral-based meshes for the simulation of turbulent premixed flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental studies of the flow around a partially submerged vertical cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129964v1</w:t>
+                <w:t xml:space="preserve">hal-02381768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental studies of the flow around a partially submerged vertical cylinder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381768v1</w:t>
+                <w:t xml:space="preserve">hal-02129959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129959v1</w:t>
+                <w:t xml:space="preserve">hal-02384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Houtin-Mongrolle</w:t>
+                <w:t xml:space="preserve">An unstructured conservative level-set algorithm coupled with dynamic mesh adaptation for the computation of liquid-gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29 - 31</w:t>
+              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems (ILASS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384204v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic mesh adaptation for moving fronts and interfaces: application to the modeling of premixed flames and primary atomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13915,1355 +13919,1351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Workshop VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unstructured conservative level-set algorithm coupled with dynamic mesh adaptation for the computation of liquid-gas flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+                <w:t xml:space="preserve">Dynamic mesh adaptation for moving fronts and interfaces: application to the modeling of premixed flames and primary atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems (ILASS Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">APS-DFD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304125v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mesh adaptation for moving fronts and interfaces: application to the modeling of premixed flames and primary atomization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy simulation of a spray jet flame using filtered tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS-DFD meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388149v1</w:t>
+                <w:t xml:space="preserve">hal-04564063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy simulation of a spray jet flame using filtered tabulated chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMRSIM2019 : Simulation and Optimization for Renewable Marine Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-2144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04564063v1</w:t>
+                <w:t xml:space="preserve">hal-02172169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRSIM2019 : Simulation and Optimization for Renewable Marine Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">ERCOFTAC WORKSHOP DIRECT AND LARGE EDDY SIMULATION 12 (DLES12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172169v1</w:t>
+                <w:t xml:space="preserve">hal-02149266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-eddy simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Statistical analysis of lab-scale pressurized fluidized bed simulation using a LES-DEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainur Nigmetova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC WORKSHOP DIRECT AND LARGE EDDY SIMULATION 12 (DLES12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149266v1</w:t>
+                <w:t xml:space="preserve">hal-02972056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of lab-scale pressurized fluidized bed simulation using a LES-DEM approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Dufresne</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulations of turbulent flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972056v1</w:t>
+                <w:t xml:space="preserve">hal-04563750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations of turbulent flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-0742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04563750v1</w:t>
+                <w:t xml:space="preserve">hal-02160379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+                <w:t xml:space="preserve">Comparison of various CFD codes for les simulations of turbomachinery: from inviscid vortex convection to multi-stage compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Croner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lippinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160379v1</w:t>
+                <w:t xml:space="preserve">hal-02003192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various CFD codes for les simulations of turbomachinery: from inviscid vortex convection to multi-stage compressor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wall-Modeled Large Eddy Simulation of flow around Oscillating Wind Turbines dedicated Airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-0838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2018-75523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02003192v1</w:t>
+                <w:t xml:space="preserve">hal-02130424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall-Modeled Large Eddy Simulation of flow around Oscillating Wind Turbines dedicated Airfoils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Barnaud</w:t>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Deglaire</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d’études belges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2018-0838⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130424v1</w:t>
+                <w:t xml:space="preserve">hal-02419976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
               </w:r>
@@ -15452,194 +15452,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études belges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
+              <w:t xml:space="preserve">CRCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419976v1</w:t>
+                <w:t xml:space="preserve">hal-02419996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Eddy Simulation of the lean-premixed PRECCINSTA burner with wall heat loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419996v1</w:t>
+                <w:t xml:space="preserve">hal-02130417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of the lean-premixed PRECCINSTA burner with wall heat loss</w:t>
               </w:r>
@@ -15681,97 +15668,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">25th Journée d'Etude - Belgian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130417v1</w:t>
+                <w:t xml:space="preserve">hal-02130421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of the lean-premixed PRECCINSTA burner with wall heat loss</w:t>
+                <w:t xml:space="preserve">LES of the lean-premixed PRECCINSTA burner with wall heat loss using finite-rate chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
@@ -15789,4426 +15776,4413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Journée d'Etude - Belgian Section of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Combustion-DNS Strategy &amp; Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130421v1</w:t>
+                <w:t xml:space="preserve">hal-02594062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of the lean-premixed PRECCINSTA burner with wall heat loss using finite-rate chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion-DNS Strategy &amp; Data Analysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594062v1</w:t>
+                <w:t xml:space="preserve">hal-01867617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867617v1</w:t>
+                <w:t xml:space="preserve">hal-02419899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lartigue</w:t>
+                <w:t xml:space="preserve">Numerical approach for simulation of moving bodies by using the dynamic mesh adaptation method within ALE technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS MSF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419899v1</w:t>
+                <w:t xml:space="preserve">hal-01658684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for simulation of moving bodies by using the dynamic mesh adaptation method within ALE technique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hautreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cameo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS MSF 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Frankfurt, Germany. pp.309-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658684v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Lecas</w:t>
+                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hochgreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129651v1</w:t>
+                <w:t xml:space="preserve">hal-02419957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Hochgreb</w:t>
+                <w:t xml:space="preserve">Conjugate Heat Transfer modeling in a kerosene/air spray flame impacting a plate Towards modeling of fire resistance on helicopter crankcases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheddia Didorally</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orlando, FL, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419957v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate Heat Transfer modeling in a kerosene/air spray flame impacting a plate Towards modeling of fire resistance on helicopter crankcases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benard</w:t>
+                <w:t xml:space="preserve">Flow around thick airfoils at very high Reynolds number. Stall and dynamic stall applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheddia Didorally</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deglaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Orlando, FL, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658683v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow around thick airfoils at very high Reynolds number. Stall and dynamic stall applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Barnaud</w:t>
+                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Deglaire</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">4ème colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658693v1</w:t>
+                <w:t xml:space="preserve">hal-02420005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Wall modeled LES of wind turbine wakes with geometrical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">DFD Meeting of The American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Denver, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420005v1</w:t>
+                <w:t xml:space="preserve">hal-01658685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall modeled LES of wind turbine wakes with geometrical effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
+                <w:t xml:space="preserve">Stable POD-Galerkin Reduced Order Models for unsteady turbulent incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFD Meeting of The American Physical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658685v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable POD-Galerkin Reduced Order Models for unsteady turbulent incompressible flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+                <w:t xml:space="preserve">LES modeling of piloted jet flames with inhomogeneous inlets using tabulated chemistry methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grapevine, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2017-1000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658691v1</w:t>
+                <w:t xml:space="preserve">hal-01658687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES modeling of piloted jet flames with inhomogeneous inlets using tabulated chemistry methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+                <w:t xml:space="preserve">Modeling of conjugate heat transfer in a kerosene/air spray flame used for aeronautical fire resistance tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheddia Didorally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2017-1471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658687v1</w:t>
+                <w:t xml:space="preserve">hal-01658694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of conjugate heat transfer in a kerosene/air spray flame used for aeronautical fire resistance tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Highly resolved Large-Eddy Simulation of wind turbine wakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658694v1</w:t>
+                <w:t xml:space="preserve">hal-01658688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly resolved Large-Eddy Simulation of wind turbine wakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+                <w:t xml:space="preserve">A multi-grid framework for the extraction and modal analysis of large-scale dynamics in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658688v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-grid framework for the extraction and modal analysis of large-scale dynamics in turbulent flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Filtered Wrinkled Flame (FWF) model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting, AIAA Science and Technology Forum and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grapevine, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658686v1</w:t>
+                <w:t xml:space="preserve">hal-01658690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Filtered Wrinkled Flame (FWF) model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An asymptotic-preserving and semi-implicit pressure-based compressible solver for flows at all Mach numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting, AIAA Science and Technology Forum and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grapevine, Texas, United States</w:t>
+              <w:t xml:space="preserve">ERCOFTAC ETMM11 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658690v1</w:t>
+                <w:t xml:space="preserve">hal-01658696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic-preserving and semi-implicit pressure-based compressible solver for flows at all Mach numbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Simulation of a reactive fluidized bed reactor using CFD/DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Horwitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC ETMM11 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Sicily, Italy</w:t>
+              <w:t xml:space="preserve">Center for Turbulence Research Summer Program 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stanford, United States. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658696v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a reactive fluidized bed reactor using CFD/DEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dufresne</w:t>
+                <w:t xml:space="preserve">Determination of the consumption speed from spherically expanding flame: a new experimental methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Turbulence Research Summer Program 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Stanford, United States. pp.35-44</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077422v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consumption speed from spherically expanding flame: a new experimental methodology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Eddy Simulation of turbulent reacting flows using massively parallel computers: a load-balancing challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">S\backslash'\\backslash'e\minaire à la Maison de la Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670710v1</w:t>
+                <w:t xml:space="preserve">hal-01658699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of turbulent reacting flows using massively parallel computers: a load-balancing challenge.</w:t>
+                <w:t xml:space="preserve">HPC for large-scale unsteady simulations of turbulent reacting multi-phase flows: challenges and perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S\backslash'\\backslash'e\minaire à la Maison de la Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">Plateform for Advanced Scientific Computing (ACM PASC16) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658699v1</w:t>
+                <w:t xml:space="preserve">hal-01658698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPC for large-scale unsteady simulations of turbulent reacting multi-phase flows: challenges and perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A geometric multi-grid framework for the extraction of large-scale vortices in turbulent flows. application to the massively parallel les of a low-mach number turbine blade.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plateform for Advanced Scientific Computing (ACM PASC16) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">ERCOFTAC ETMM11 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658698v1</w:t>
+                <w:t xml:space="preserve">hal-01658697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric multi-grid framework for the extraction of large-scale vortices in turbulent flows. application to the massively parallel les of a low-mach number turbine blade.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Large-Eddy Simulation of Complex Burners with Exascale Super-Computers: A Few Challenges and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC ETMM11 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Sicily, Italy</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658697v1</w:t>
+                <w:t xml:space="preserve">hal-01658695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Large-Eddy Simulation of Complex Burners with Exascale Super-Computers: A Few Challenges and Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the interactions of the Precessing Vortex Core with a spray flame in a swirl burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Guédot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658695v1</w:t>
+                <w:t xml:space="preserve">hal-01658704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the interactions of the Precessing Vortex Core with a spray flame in a swirl burner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Guédot</w:t>
+                <w:t xml:space="preserve">Toward Large-Eddy Simulation of complex burners with exascale super-computers: a few challenges and solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658704v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Large-Eddy Simulation of complex burners with exascale super-computers: a few challenges and solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658702v1</w:t>
+                <w:t xml:space="preserve">hal-01670745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakim Larabi</w:t>
+                <w:t xml:space="preserve">High-Performance Computing for Large-Eddy Simulation of aeronautical burners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Guedot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Invited lecture at the High-Pressure High-Reynolds workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, KAUST, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670745v1</w:t>
+                <w:t xml:space="preserve">hal-01658703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Computing for Large-Eddy Simulation of aeronautical burners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Farcy</w:t>
+                <w:t xml:space="preserve">Mesh adaptation for large-eddy simulations in complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture at the High-Pressure High-Reynolds workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, KAUST, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658703v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh adaptation for large-eddy simulations in complex geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">The challenge of pollutant emission predictions in realistic burners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130426v1</w:t>
+                <w:t xml:space="preserve">hal-01658705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of pollutant emission predictions in realistic burners</w:t>
+                <w:t xml:space="preserve">Investigation of partially premixed combustion in a swirl burner with highly-resolved Large-Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">ERCOFTAC ETMM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658705v1</w:t>
+                <w:t xml:space="preserve">hal-01658707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of partially premixed combustion in a swirl burner with highly-resolved Large-Eddy Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of spray/precessing vortex core interaction in realistic swirling flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Guedot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCOFTAC ETMM10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658707v1</w:t>
+                <w:t xml:space="preserve">hal-01658706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of spray/precessing vortex core interaction in realistic swirling flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Guedot</w:t>
+                <w:t xml:space="preserve">Le problème du big data en mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Guédot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC ETMM10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire ARISTOTE, l'équation du millénaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658706v1</w:t>
+                <w:t xml:space="preserve">hal-01658709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème du big data en mécanique des fluides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LES Modelling of Mesocombustion Chambers with Arrhenius Complex Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lola Guédot</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ARISTOTE, l'équation du millénaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">19th Australasian Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658709v1</w:t>
+                <w:t xml:space="preserve">hal-01658708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES Modelling of Mesocombustion Chambers with Arrhenius Complex Chemistry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Australasian Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658708v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
+                <w:t xml:space="preserve">LES Modeling of Stratified Flames Stabilized by Heat Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658717v1</w:t>
+                <w:t xml:space="preserve">hal-01658713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES Modeling of Stratified Flames Stabilized by Heat Losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+                <w:t xml:space="preserve">LES / DNS modelling of mesocombustion chambers with Arrhenius complex chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cuif-Sjostrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">, 2013, San Antonio, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658713v1</w:t>
+                <w:t xml:space="preserve">hal-01658718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES / DNS modelling of mesocombustion chambers with Arrhenius complex chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benard</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation and heat transfer around a low-Mach number blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cuif-Sjostrand</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Antonio, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">ERCOFTAC Direct and Large-Eddy Simulation 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658718v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation and heat transfer around a low-Mach number blade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maheu</w:t>
+                <w:t xml:space="preserve">Investigation of flame kernel expansion in a stratified mixture using DNS and LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pepiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Direct and Large-Eddy Simulation 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658714v1</w:t>
+                <w:t xml:space="preserve">hal-01658712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of flame kernel expansion in a stratified mixture using DNS and LES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Flame wrinkling factor dynamics modeling for large eddy simulations of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Antonio, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658712v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame wrinkling factor dynamics modeling for large eddy simulations of turbulent premixed combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+                <w:t xml:space="preserve">Optimization of the Deflated Conjugate Gradients algorithm applied to the massively parallel LES of heat transfer in gas turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658711v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a numerical model to predict emissions of nitric oxides in turbulent flames</w:t>
               </w:r>
@@ -20309,2549 +20283,2454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Deflated Conjugate Gradients algorithm applied to the massively parallel LES of heat transfer in gas turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maheu</w:t>
+                <w:t xml:space="preserve">Numerical simulation of turbulent stratified flame propagation in a closed vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658721v1</w:t>
+                <w:t xml:space="preserve">hal-01658720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of turbulent stratified flame propagation in a closed vessel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+                <w:t xml:space="preserve">High fidelity simulation of heat transfer between a turbulent flow and a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ERCOFTAC ETMM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658720v1</w:t>
+                <w:t xml:space="preserve">hal-01658722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity simulation of heat transfer between a turbulent flow and a wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maheu</w:t>
+                <w:t xml:space="preserve">Simulating expanding flame kernels and turbulent jet flames with tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pecquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC ETMM9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Laminar Burning Velocity international workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658722v1</w:t>
+                <w:t xml:space="preserve">hal-01658724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating expanding flame kernels and turbulent jet flames with tabulated chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNS and LES analysis of a premixed swirl burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laminar Burning Velocity international workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658724v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS and LES analysis of a premixed swirl burner</w:t>
+                <w:t xml:space="preserve">Analysis of Direct Numerical Simulations of turbulent premixed combustion in an industrial burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Highly Resolved Experimental and Numerical Diagnostics for Turbulent Combustion (HRTC-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658725v1</w:t>
+                <w:t xml:space="preserve">hal-01658728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Direct Numerical Simulations of turbulent premixed combustion in an industrial burner</w:t>
+                <w:t xml:space="preserve">FLF-PDF: a Filtered Laminar Flame (FLF) / presumed PDF model for Large-Eddy Simulation of premixed combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highly Resolved Experimental and Numerical Diagnostics for Turbulent Combustion (HRTC-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cardiff, UK, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658728v1</w:t>
+                <w:t xml:space="preserve">hal-01658727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLF-PDF: a Filtered Laminar Flame (FLF) / presumed PDF model for Large-Eddy Simulation of premixed combustion</w:t>
+                <w:t xml:space="preserve">Analyse pour la LES d'une base de données de simulations directes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cardiff, UK, Unknown Region</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658727v1</w:t>
+                <w:t xml:space="preserve">hal-03420794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse pour la LES d'une base de données de simulations directes</w:t>
+                <w:t xml:space="preserve">Studying Swirling Flames using Highly Resolved Simulations of an Industrial Premixed Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420794v1</w:t>
+                <w:t xml:space="preserve">hal-01658730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Swirling Flames using Highly Resolved Simulations of an Industrial Premixed Burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent Combustion Modeling: New Approaches for Highly Refined Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Danh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS CFD2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658730v1</w:t>
+                <w:t xml:space="preserve">hal-01658729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Combustion Modeling: New Approaches for Highly Refined Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying swirling flames using highly resolved simulations of an industrial premixed burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ERCOFTAC ETMM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658729v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying swirling flames using highly resolved simulations of an industrial premixed burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for Multiphase Flows with High Density Ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC ETMM8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Long Beach, CA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658731v1</w:t>
+                <w:t xml:space="preserve">hal-01658732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for Multiphase Flows with High Density Ratios</w:t>
+                <w:t xml:space="preserve">Towards robust numerical simulation of air-blast atomization with high density ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Long Beach, CA, Unknown Region</w:t>
+              <w:t xml:space="preserve">, 2008, San Antonio, TX, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658732v1</w:t>
+                <w:t xml:space="preserve">hal-01658735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robust numerical simulation of air-blast atomization with high density ratios</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Azimuthal Thermo-Acoustic Stability of a Full Gas Turbine Combustion Chamber Using Large-Eddy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sensiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, San Antonio, TX, Unknown Region</w:t>
+              <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658735v1</w:t>
+                <w:t xml:space="preserve">hal-01658738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Thermo-Acoustic Stability of a Full Gas Turbine Combustion Chamber Using Large-Eddy Simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservative Level Set/Ghost Fluid Method for Simulating Primary Atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">ILASS Americas 20th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chicago, IL, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658738v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative Level Set/Ghost Fluid Method for Simulating Primary Atomization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the Thermo-Acoustic Stability of a Real Gas Turbine Combustion Chamber Using Large-Eddy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sensiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Americas 20th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chicago, IL, Unknown Region</w:t>
+              <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658737v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Thermo-Acoustic Stability of a Real Gas Turbine Combustion Chamber Using Large-Eddy Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic analysis of industrial gas turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamarque</w:t>
+                <w:t xml:space="preserve">Claude Sensiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Sensiau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658736v1</w:t>
+                <w:t xml:space="preserve">hal-01658739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic analysis of industrial gas turbines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Eddy Simulation of an Industrial Lean-Premixed Swirl-Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Joint Propulsion Meeting of the AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sacramento, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658739v1</w:t>
+                <w:t xml:space="preserve">hal-01658741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of an Industrial Lean-Premixed Swirl-Burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of the Primary Atomization of a Turbulent Coaxial Liquid Jet using a Conservative Level Set/Ghost Fluid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Propulsion Meeting of the AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sacramento, Unknown Region</w:t>
+              <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tampa, FL, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658741v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Primary Atomization of a Turbulent Coaxial Liquid Jet using a Conservative Level Set/Ghost Fluid Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flame Structure Model for Les of Premixed Turbulent Combustion Using the Level Set Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tampa, FL, Unknown Region</w:t>
+              <w:t xml:space="preserve">SIAM 11th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658742v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flame Structure Model for Les of Premixed Turbulent Combustion Using the Level Set Approach</w:t>
+                <w:t xml:space="preserve">A Ghost-Fluid Method for Large-Eddy Simulations of Premixed Combustion in Complex Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM 11th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Western-States Section of the Combustion Institute, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stanford University, Unknown Region. pp.3--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658740v1</w:t>
+                <w:t xml:space="preserve">hal-01658744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ghost-Fluid Method for Large-Eddy Simulations of Premixed Combustion in Complex Geometries</w:t>
+                <w:t xml:space="preserve">A new solver for Large-Eddy Simulations of turbulent premixed combustion in complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bérat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western-States Section of the Combustion Institute, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stanford University, Unknown Region. pp.3--14</w:t>
+              <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chicago, IL, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658744v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new solver for Large-Eddy Simulations of turbulent premixed combustion in complex geometries</w:t>
+                <w:t xml:space="preserve">Towards Large Eddy Simulation in Internal-Combustion engines: simulation of a compressed tumble flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Bérat</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Angelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chicago, IL, Unknown Region</w:t>
+              <w:t xml:space="preserve">SAE Fuels &amp; Lubricants Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658743v1</w:t>
+                <w:t xml:space="preserve">hal-01658745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Large Eddy Simulation in Internal-Combustion engines: simulation of a compressed tumble flow</w:t>
+                <w:t xml:space="preserve">On the generalisation of high-order schemes for Large Eddy Simulations on moving meshes using an Arbitrary Lagrangian Eulerian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Angelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf. on Modelling Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy-Simulation of two-phase flows with heat transfer: A comparison of reinitialization equations for passive scalar transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22880,738 +22759,980 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow (ICMF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit time integration of multi-component species transport for low-Mach reactive flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368455v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Time Integration of Advection-Diffusion-Reaction Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Bechane</w:t>
+                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque INCA (Initiative Nationale en Combustion Avancée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368411v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator grid method for turbulence generation applied to yawed wind turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Implicit time integration of multi-component species transport for low-Mach reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TORQUE Conference 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946943v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of a H2 enriched CH4/air meso-scale combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Implicit Time Integration of Advection-Diffusion-Reaction Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">colloque INCA (Initiative Nationale en Combustion Avancée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130430v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of a mesocombustion chamber with finite rate chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actuator grid method for turbulence generation applied to yawed wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC ETMM 10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TORQUE Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Delft (on line), Netherlands. The Science of Making Torque from Wind (TORQUE 2020), 1618, pp.062064, 2020, Journal of Physics: Conference Series. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130433v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large-eddy simulation of a H2 enriched CH4/air meso-scale combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-eddy simulation of a mesocombustion chamber with finite rate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERCOFTAC ETMM 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marbella, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of a meso-scale combustion chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lund, Sweden. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23621,51 +23742,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23710,579 +23831,579 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-199, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04915-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Work-Stealing Load-Balancer for HPC Distributed Memory Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Fontenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seijilo Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2018: Parallel Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.146-158, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YALES2BIO: A Computational Fluid Dynamics Software Dedicated to the Prediction of Blood Flows in Biomedical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sigueenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VanToi, V. and Phuong, T. H. L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Biomedical Engineering in Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, pp.7--10, 2015, 978-3-319-11776-8 978-3-319-11775-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori analysis of dynamic models for large eddy simulations of turbulent premixed combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Fröhlich, H. Kuerten, B.J. Geurts, V. Armenio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Springer, 2015, ERCOFTAC SERIES, 978-3-319-14448-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-14448-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with large-eddy simulation of turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for Turbulence Research, Proceedings of the Summer Program 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24292,143 +24413,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-phase flow modeling of pressurisation cavity draining in an aircraft engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoliaroff-Pépin Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24438,51 +24559,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor-liquid equilibria: application to NH 3 -H 2 O mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24517,113 +24638,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dles14: large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24631,65 +24752,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId531"/>
+      <w:footerReference w:type="default" r:id="rId532"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24836,51 +24957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684737v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105488" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2225139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabbri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324725v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mehl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.09.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chatelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2764523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558814v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4839" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24020045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02119148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pierson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brahem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didorally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9965-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Angelo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.206" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guedot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.09.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pecquery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6X2WQC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Nambully" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.01.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maheu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maheu," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025165" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kraushaar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.11.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Perret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domingo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHSQSDGX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.03.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZPNQ69C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corpron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472629v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.01.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58VK79Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXF1KHMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pons" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655351v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.027" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSPJ3R09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655346v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.06.031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67BFP0N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655344v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.05.035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WMLJSFW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.08.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K37J946-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Yamani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272251v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368478v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Moatamid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290475v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Helal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536669v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3673" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290454v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304092v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391793v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499618v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Parinam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Von Terzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vir&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446595v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Hari Charan Mulakaloori" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290519v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406616v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-122355" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402594v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402586v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061954v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391780v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402666v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402662v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402565v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390262v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gremmo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duboc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343548v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillamon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582706v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gava" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356313v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336279v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Atmani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129973v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129964v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304125v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2144" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Croner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Minot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Laborderie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lippinois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75523" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130424v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barnaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deglaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0838" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130417v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130421v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594062v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658684v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Boulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheddia Didorally" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658693v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658685v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658691v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1000" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1471" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658694v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658688v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658686v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658696v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658699v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658698v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658697v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658695v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658704v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gu&#233;dot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658702v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658703v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guedot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farcy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658705v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658707v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658706v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658709v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658708v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658718v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658714v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658712v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gruselle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pepiot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658711v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658723v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658721v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658720v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658722v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658724v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658725v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658728v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658727v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420794v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658730v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658729v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danh Nguyen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658731v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658732v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658735v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658738v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658737v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Knudsen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hermann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pitsch" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658736v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658739v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658741v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude B&#233;rat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658742v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Knudsen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermann" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658740v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658744v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658743v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658745v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Barton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658746v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272194v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368411v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946943v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062064" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130430v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130433v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658715v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612345v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sigueenza" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicoud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chnafa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219931v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05545259v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoliaroff-P&#233;pin Nicolas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839514v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684737v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105488" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2225139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabbri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324725v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mehl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.09.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chatelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2764523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558814v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4839" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24020045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02119148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pierson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brahem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didorally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9965-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Angelo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.206" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guedot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.09.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pecquery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6X2WQC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Nambully" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.01.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maheu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maheu," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025165" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kraushaar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.11.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Perret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domingo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHSQSDGX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.03.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZPNQ69C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corpron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472629v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.01.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58VK79Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXF1KHMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pons" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655351v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.027" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSPJ3R09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655346v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.06.031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67BFP0N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655344v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.05.035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WMLJSFW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.08.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K37J946-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402607v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Yamani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272251v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368478v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Moatamid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290475v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Helal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536669v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406607v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368431v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3673" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304092v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391793v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Parinam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Von Terzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vir&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446595v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Hari Charan Mulakaloori" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368443v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290519v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406616v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-122355" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061954v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402594v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402586v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402568v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402662v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402565v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582723v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390262v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gremmo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duboc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillamon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582706v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gava" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356313v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336279v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Atmani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129964v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304125v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2144" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Croner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Minot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Laborderie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lippinois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75523" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130424v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barnaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deglaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0838" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130421v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594062v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658683v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Boulet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheddia Didorally" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658685v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658691v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1000" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658687v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1471" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658694v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658688v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658686v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658690v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658696v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658699v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658698v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658704v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gu&#233;dot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658702v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658703v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guedot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farcy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658705v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658707v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658706v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658708v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658718v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658712v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gruselle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pepiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658721v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658723v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658720v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658722v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658725v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658728v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420794v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658730v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658729v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danh Nguyen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658731v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658732v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658735v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658738v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658737v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Knudsen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hermann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pitsch" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658736v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658739v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658741v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude B&#233;rat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658742v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Knudsen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermann" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658740v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658744v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658743v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658745v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Barton" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658746v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272194v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368455v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368411v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946943v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062064" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130430v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130433v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658715v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612345v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sigueenza" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicoud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chnafa" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219931v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05545259v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portais" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoliaroff-P&#233;pin Nicolas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839514v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>