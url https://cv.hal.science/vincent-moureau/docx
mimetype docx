--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -585,412 +585,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A volume-of-solid implicit volume penalty method for moving-body flows</w:t>
+                <w:t xml:space="preserve">Feature-based adaptive mesh refinement for multi-regime reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Antoine Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.5334⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684737v2</w:t>
+                <w:t xml:space="preserve">hal-04684709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-based adaptive mesh refinement for multi-regime reactive flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Low-cost Jacobian-free mapping for dynamic cell clustering in multi-regime reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105488⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684709v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost Jacobian-free mapping for dynamic cell clustering in multi-regime reactive flows</w:t>
+                <w:t xml:space="preserve">A volume-of-solid implicit volume penalty method for moving-body flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Stock</w:t>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105287. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.5334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684711v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of LES for industrial complex geometries. Part I: automatic mesh definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1067,64 +1067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive orthogonal load balancing for Euler–Lagrange simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1223,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (8), </w:t>
@@ -1331,77 +1331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (6-7), pp.311-329. </w:t>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 265, pp.105963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,51 +1876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 458, </w:t>
@@ -1952,845 +1952,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical simulation of a lab-scale pressurized fluidized bed using a soft-sphere DEM-CFD approach</w:t>
+                <w:t xml:space="preserve">Combustion for aircraft propulsion: Progress in advanced laser-based diagnostics on high-pressure kerosene/air flames produced with low-NOx fuel injection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainur Nigmetova</w:t>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dufresne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.104189⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.273-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307988v1</w:t>
+                <w:t xml:space="preserve">hal-03132265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and Simulations of Free-Surface Flow behind a Finite Height Rigid Vertical Cylinder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional numerical simulation of a lab-scale pressurized fluidized bed using a soft-sphere DEM-CFD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+                <w:t xml:space="preserve">Ainur Nigmetova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids6100367⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.104189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.104189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430909v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized chemistry for Large Eddy Simulations of wrinkled flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+                <w:t xml:space="preserve">Experiments and Simulations of Free-Surface Flow behind a Finite Height Rigid Vertical Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.09.028⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids6100367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324725v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of boiling on unstructured grids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bernard</w:t>
+                <w:t xml:space="preserve">Optimized chemistry for Large Eddy Simulations of wrinkled flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110161⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.3097-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126543v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level-set framework for the wind turbine wake analysis: from high-fidelity unsteady simulations to 1D momentum theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Numerical simulation of boiling on unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1934/1/012011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.110161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254788v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion for aircraft propulsion: Progress in advanced laser-based diagnostics on high-pressure kerosene/air flames produced with low-NOx fuel injection systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A level-set framework for the wind turbine wake analysis: from high-fidelity unsteady simulations to 1D momentum theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Salaun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224, pp.273-294. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1934 (1), pp.012011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1934/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132265v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation of a turbulent spray jet flame using filtered tabulated chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,64 +2850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to perform high-order deconvolution for finite-volume method on simplicial meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,90 +2980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-Eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3114,90 +3114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A massively parallel CFD/DEM approach for reactive gas-solid flows in complex geometries using unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 198, pp.104402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3225,698 +3225,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Stable Reduced Order Modeling by an Enhanced Reduced Order Basis of the Turbulent and Incompressible 3D Navier–Stokes Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Spray Droplet Distribution on the Performances of a Kerosene Lean/Premixed Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrine Akkari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mca24020045⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-019-00073-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129451v1</w:t>
+                <w:t xml:space="preserve">hal-02370399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM/CFD Simulations of a Pseudo-2D Fluidized Bed: Comparison with Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Stable Reduced Order Modeling by an Enhanced Reduced Order Basis of the Turbulent and Incompressible 3D Navier–Stokes Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids4010051⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mca24020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119148v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of the lean-premixed PRECCINSTA burner with wall heat loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">DEM/CFD Simulations of a Pseudo-2D Fluidized Bed: Comparison with Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lartigue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rim Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (4), pp.5233-5243. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids4010051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105031v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered Wrinkled Flamelets model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Eddy Simulation of the lean-premixed PRECCINSTA burner with wall heat loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.025⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5233-5243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129890v1</w:t>
+                <w:t xml:space="preserve">hal-02105031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spray Droplet Distribution on the Performances of a Kerosene Lean/Premixed Injector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Filtered Wrinkled Flamelets model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-019-00073-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370399v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of wind turbines wakes including geometrical effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Viré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3980,64 +3980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Conjugate Heat Transfer in a Kerosene/Air Spray Flame used for Aeronautical Fire Resistance Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,304 +4095,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-grid framework for the extraction of large-scale vortices in Large-Eddy Simulation</w:t>
+                <w:t xml:space="preserve">About the Numerical Robustness of Biomedical Benchmark Cases: Interlaboratory FDA's Idealized Medical Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Vladeta Zmijanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.030⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.e02789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611159v1</w:t>
+                <w:t xml:space="preserve">hal-01290017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Numerical Robustness of Biomedical Benchmark Cases: Interlaboratory FDA's Idealized Medical Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Mendez</w:t>
+                <w:t xml:space="preserve">A multi-grid framework for the extraction of large-scale vortices in Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (1), pp.e02789. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 349, pp.528--560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.2789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290017v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a hydrogen enriched methane/air meso-scale combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (12), pp.719-740. </w:t>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, 9 p</w:t>
@@ -4979,51 +4979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of high-order implicit filters on unstructured grids for the identification of large-scale features in large-eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guedot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5083,51 +5083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of implicit high-order filters on unstructured grids for the identification of large-scale features in large-eddy simulation and application to a swirl burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guedot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5433,51 +5433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.1359-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pecquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,51 +6903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 228 (2), pp.539 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6994,64 +6994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugate heat transfer with Large Eddy Simulation for gas turbine components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Corpron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,51 +7128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set formulation for premixed combustion LES considering the turbulent flame structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7429,51 +7429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (6), pp.1129-1141. </w:t>
@@ -7621,315 +7621,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ghost-fluid method for large-eddy simulations of premixed combustion in complex geometries</w:t>
+                <w:t xml:space="preserve">An efficient semi-implicit compressible solver for large-eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Minot</w:t>
+                <w:t xml:space="preserve">C. Berat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pitsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Berat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 221 (2), pp.600 - 614. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 226 (2), pp.1256 - 1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2007.05.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.06.031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655346v1</w:t>
+                <w:t xml:space="preserve">hal-01655344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient semi-implicit compressible solver for large-eddy simulations</w:t>
+                <w:t xml:space="preserve">A ghost-fluid method for large-eddy simulations of premixed combustion in complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 226 (2), pp.1256 - 1270. </w:t>
+              <w:t xml:space="preserve">, 2007, 221 (2), pp.600 - 614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2007.05.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655344v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for unsteady compressible multi-component reacting flows on fixed and moving grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8210,51 +8210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8286,2390 +8286,2377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity two-phase flow simulations : application to fuel injection and lubrication</w:t>
+                <w:t xml:space="preserve">Impact of mesh resolution on twin wind turbines using High Fidelity Large Eddy Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Cailler</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venkata Hari Charan Mulakaloori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHEEA, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402607v1</w:t>
+                <w:t xml:space="preserve">hal-05446595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation framework for two-phase flows with heat transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouquet</w:t>
+                <w:t xml:space="preserve">High-fidelity two-phase flow simulations : application to fuel injection and lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for Aerospace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272251v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order implicit time-stepping for low-Mach number reactive flow simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bioche</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation framework for two-phase flows with heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">European Conference for Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368478v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-way ISPH-FVM coupling for two-phase flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher-order implicit time-stepping for low-Mach number reactive flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Helal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Moureau</w:t>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International SPHERIC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290475v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling strategies for multi-physics Large-Eddy Simulation: towards fire certification of composite material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">A two-way ISPH-FVM coupling for two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19th International SPHERIC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536669v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair-based finite-volume HP-adaptation for reactive fronts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Bechane</w:t>
+                <w:t xml:space="preserve">Coupling strategies for multi-physics Large-Eddy Simulation: towards fire certification of composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Taileb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée de la Combustion Turbulente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406607v1</w:t>
+                <w:t xml:space="preserve">hal-05536669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Time Integration for Scale-Resolving Simulations with Pair-Based Finite-Volume Methods on Unstructured Meshes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Pair-based finite-volume HP-adaptation for reactive fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bioche</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Journée de la Combustion Turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368431v1</w:t>
+                <w:t xml:space="preserve">hal-05406607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows in complex geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit Time Integration for Scale-Resolving Simulations with Pair-Based Finite-Volume Methods on Unstructured Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Helal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-3673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290454v1</w:t>
+                <w:t xml:space="preserve">hal-05368431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows in complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368340v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304092v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards dynamic hp-adaptation of massive unstructured grids for turbulent flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Large-Eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402611v1</w:t>
+                <w:t xml:space="preserve">hal-05304092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Towards dynamic hp-adaptation of massive unstructured grids for turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XII International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391793v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of rotor size effects on wake development for large wind turbines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axelle Viré</w:t>
+                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAWE, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499618v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mesh resolution on twin wind turbines using High Fidelity Large Eddy Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large eddy simulation of rotor size effects on wake development for large wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Parinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Von Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkata Hari Charan Mulakaloori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Axelle Viré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LHEEA, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAWE, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446595v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressurized tank leak : A simple explicit thermodynamic closure and vapor-liquid equilibria for recondensing water in humid air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carmona</w:t>
+                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th INCA Symposium</w:t>
+              <w:t xml:space="preserve">Colloque d’Initiative Nationale en Combustion Avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402597v1</w:t>
+                <w:t xml:space="preserve">hal-05391780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the turnaround time of fire resistance tests simulations in aeronautics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">Pressurized tank leak : A simple explicit thermodynamic closure and vapor-liquid equilibria for recondensing water in humid air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants - CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Saint Etienne du Rouvray, France</w:t>
+              <w:t xml:space="preserve">6th INCA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368443v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the turnaround time of fire resistance tests simulations in aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Helal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows – 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reykjavic, Iceland</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants - CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290519v1</w:t>
+                <w:t xml:space="preserve">hal-05368443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material for fire certification applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCA 2024 - Initiative Nationale en Combustion Avancée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows – 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavic, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948737v1</w:t>
+                <w:t xml:space="preserve">hal-05290519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Fidelity Simulation of the Aerothermal Performances of a Turbofan Thrust Reverser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Large-Eddy Simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material for fire certification applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INCA 2024 - Initiative Nationale en Combustion Avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406616v1</w:t>
+                <w:t xml:space="preserve">hal-04948737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">High-Fidelity Simulation of the Aerothermal Performances of a Turbofan Thrust Reverser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large Eddy Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, London, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2024-122355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061954v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pair-based finite-volume hp-adaptation for compressible and low-mach number flows simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10720,64 +10707,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity simulation of a pressure swirl fuel atomizer : In-depth analysis of in-nozzle flow dynamics and liquid sheet disintegration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10809,355 +10796,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d’Initiative Nationale en Combustion Avancée (INCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Direct and Large Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Erlangen-Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391780v1</w:t>
+                <w:t xml:space="preserve">hal-05061954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity simulation of a pressure swirl fuel atomizer: In-depth analysis of in-nozzle flow dynamics and liquid sheet disintegration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pecquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leparoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">22nd Computational Fluid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402568v1</w:t>
+                <w:t xml:space="preserve">hal-05402662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fidelity simulation of a pressure swirl fuel atomizer: In-depth analysis of in-nozzle flow dynamics and liquid sheet disintegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference Math 2 Product</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402666v1</w:t>
+                <w:t xml:space="preserve">hal-05402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
               </w:r>
@@ -11182,150 +11182,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pecquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Computational Fluid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference Math 2 Product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402662v1</w:t>
+                <w:t xml:space="preserve">hal-05402666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the in-nozzle flow dynamics in pressure-swirl atomizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11363,103 +11363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass conserving implicit volume penalty method for moving-body flows [Conference presentation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iason Tsetoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering and ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
@@ -11482,3788 +11482,3788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARALLEL AND DYNAMIC MESH ADAPTATION OF TETRAHEDRAL-BASED MESHES FOR PROPAGATING FRONTS AND INTERFACES: APPLICATION TO PREMIXED COMBUSTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent scalar transport with front capturing methods: application to two-phase heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pecquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582723v1</w:t>
+                <w:t xml:space="preserve">hal-03336279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic surface and volume mesh generation for roughness-resolved LES of additive-manufacturing heat exchangers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PARALLEL AND DYNAMIC MESH ADAPTATION OF TETRAHEDRAL-BASED MESHES FOR PROPAGATING FRONTS AND INTERFACES: APPLICATION TO PREMIXED COMBUSTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International ERCOFTAC symposium on engineering, turbulence, modelling and measurements (ETMM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390262v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Deformable Wind Turbines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic surface and volume mesh generation for roughness-resolved LES of additive-manufacturing heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Gremmo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WESC2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">13th International ERCOFTAC symposium on engineering, turbulence, modelling and measurements (ETMM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300230v1</w:t>
+                <w:t xml:space="preserve">hal-03390262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Massively Parallel Accurate Conservative Level Set Algorithm for Primary Atomization on Adaptive Unstructured Grids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Large-Eddy Simulation of Deformable Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gremmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">WESC2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337290v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Massively Parallel Accurate Conservative Level Set Algorithm for Primary Atomization on Adaptive Unstructured Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139194v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Lagrangian injectors from resolved primary atomization simulations. Application to jet in crossflow fuel injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Guillamon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343548v1</w:t>
+                <w:t xml:space="preserve">hal-03139194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Parallel Large-Eddy Simulations of Primary Atomization on Adaptive Unstructured Meshes. Interface capturing algorithm and multiscale coupling perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Lagrangian injectors from resolved primary atomization simulations. Application to jet in crossflow fuel injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Guillamón</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337324v1</w:t>
+                <w:t xml:space="preserve">hal-03343548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel methodology to simulate fuel injection in multipoint systems - Application to liquid jet in crossflow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massively Parallel Large-Eddy Simulations of Primary Atomization on Adaptive Unstructured Meshes. Interface capturing algorithm and multiscale coupling perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guillamón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513123v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLEXIBLE DATA STRUCTURES FOR SCALABLE CFD CODES ON EMERGING ARCHITECTURES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Gava</w:t>
+                <w:t xml:space="preserve">A novel methodology to simulate fuel injection in multipoint systems - Application to liquid jet in crossflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582706v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Conservative Lagrangian Immersed Boundary Method For Wind Turbine Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">FLEXIBLE DATA STRUCTURES FOR SCALABLE CFD CODES ON EMERGING ARCHITECTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International ERCOFTAC symposium on engineering, turbulence, modelling and measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356313v1</w:t>
+                <w:t xml:space="preserve">hal-03582706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent scalar transport with front capturing methods: application to two-phase heat transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélody Cailler</w:t>
+                <w:t xml:space="preserve">A Novel Conservative Lagrangian Immersed Boundary Method For Wind Turbine Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 13th International ERCOFTAC symposium on engineering, turbulence, modelling and measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336279v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l’écoulement autour d’un cylindre vertical partiellement immergé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An Interface Capturing Procedure for Simulating Incompressible Two-Phase Flows on Adaptive Unstructured Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486102v1</w:t>
+                <w:t xml:space="preserve">hal-03027693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interface Capturing Procedure for Simulating Incompressible Two-Phase Flows on Adaptive Unstructured Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Janodet</w:t>
+                <w:t xml:space="preserve">Dynamique de l’écoulement autour d’un cylindre vertical partiellement immergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Le Havre, France. pp.19-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027693v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic scheme effect on Large-Eddy Simulations of the PRECCINSTA burner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129973v1</w:t>
+                <w:t xml:space="preserve">hal-02160379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic adaptation of tetrahedral-based meshes for the simulation of turbulent premixed flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy Simulations of turbulent flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129964v1</w:t>
+                <w:t xml:space="preserve">hal-04563750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lartigue</w:t>
+                <w:t xml:space="preserve">Detailed kinetic scheme effect on Large-Eddy Simulations of the PRECCINSTA burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pisa, Italy. pp.193-199</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129671v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental studies of the flow around a partially submerged vertical cylinder</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamic adaptation of tetrahedral-based meshes for the simulation of turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381768v1</w:t>
+                <w:t xml:space="preserve">hal-02129964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy. pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129959v1</w:t>
+                <w:t xml:space="preserve">hal-02129671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lartigue</w:t>
+                <w:t xml:space="preserve">Numerical and experimental studies of the flow around a partially submerged vertical cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29 - 31</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384204v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unstructured conservative level-set algorithm coupled with dynamic mesh adaptation for the computation of liquid-gas flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems (ILASS Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304125v1</w:t>
+                <w:t xml:space="preserve">hal-02129959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mesh adaptation for moving fronts and interfaces: application to the modeling of premixed flames and primary atomization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melody Cailler</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Workshop VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388150v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic mesh adaptation for moving fronts and interfaces: application to the modeling of premixed flames and primary atomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS-DFD meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">Tetrahedron Workshop VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388149v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy simulation of a spray jet flame using filtered tabulated chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+                <w:t xml:space="preserve">An unstructured conservative level-set algorithm coupled with dynamic mesh adaptation for the computation of liquid-gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems (ILASS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-2144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04564063v1</w:t>
+                <w:t xml:space="preserve">hal-02304125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Dynamic mesh adaptation for moving fronts and interfaces: application to the modeling of premixed flames and primary atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRSIM2019 : Simulation and Optimization for Renewable Marine Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">APS-DFD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172169v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-eddy simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy simulation of a spray jet flame using filtered tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC WORKSHOP DIRECT AND LARGE EDDY SIMULATION 12 (DLES12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149266v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of lab-scale pressurized fluidized bed simulation using a LES-DEM approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Dufresne</w:t>
+                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
+              <w:t xml:space="preserve">EMRSIM2019 : Simulation and Optimization for Renewable Marine Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972056v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations of turbulent flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Actuator line method applied to grid turbulence generation for large-eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERCOFTAC WORKSHOP DIRECT AND LARGE EDDY SIMULATION 12 (DLES12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-0742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04563750v1</w:t>
+                <w:t xml:space="preserve">hal-02149266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake interaction of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Statistical analysis of lab-scale pressurized fluidized bed simulation using a LES-DEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainur Nigmetova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160379v1</w:t>
+                <w:t xml:space="preserve">hal-02972056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various CFD codes for les simulations of turbomachinery: from inviscid vortex convection to multi-stage compressor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003192v1</w:t>
+                <w:t xml:space="preserve">hal-02419899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall-Modeled Large Eddy Simulation of flow around Oscillating Wind Turbines dedicated Airfoils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of various CFD codes for les simulations of turbomachinery: from inviscid vortex convection to multi-stage compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Croner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lippinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-0838⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130424v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Wall-Modeled Large Eddy Simulation of flow around Oscillating Wind Turbines dedicated Airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deglaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études belges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-0838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419976v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
               </w:r>
@@ -15383,2328 +15383,2328 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’études belges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419996v1</w:t>
+                <w:t xml:space="preserve">hal-02419976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of the lean-premixed PRECCINSTA burner with wall heat loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">CRCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130417v1</w:t>
+                <w:t xml:space="preserve">hal-02419996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of the lean-premixed PRECCINSTA burner with wall heat loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Journée d'Etude - Belgian Section of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130421v1</w:t>
+                <w:t xml:space="preserve">hal-02130417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of the lean-premixed PRECCINSTA burner with wall heat loss using finite-rate chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Large-Eddy Simulation of the lean-premixed PRECCINSTA burner with wall heat loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion-DNS Strategy &amp; Data Analysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">25th Journée d'Etude - Belgian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594062v1</w:t>
+                <w:t xml:space="preserve">hal-02130421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">LES of the lean-premixed PRECCINSTA burner with wall heat loss using finite-rate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Combustion-DNS Strategy &amp; Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867617v1</w:t>
+                <w:t xml:space="preserve">hal-02594062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419899v1</w:t>
+                <w:t xml:space="preserve">hal-01867617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for simulation of moving bodies by using the dynamic mesh adaptation method within ALE technique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Filtered Wrinkled Flame (FWF) model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS MSF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting, AIAA Science and Technology Forum and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grapevine, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658684v1</w:t>
+                <w:t xml:space="preserve">hal-01658690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical approach for simulation of moving bodies by using the dynamic mesh adaptation method within ALE technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCOMAS MSF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129651v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hautreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cameo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Frankfurt, Germany. pp.309-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419957v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate Heat Transfer modeling in a kerosene/air spray flame impacting a plate Towards modeling of fire resistance on helicopter crankcases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hochgreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Orlando, FL, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658683v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow around thick airfoils at very high Reynolds number. Stall and dynamic stall applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Conjugate Heat Transfer modeling in a kerosene/air spray flame impacting a plate Towards modeling of fire resistance on helicopter crankcases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Deglaire</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheddia Didorally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orlando, FL, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658693v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Flow around thick airfoils at very high Reynolds number. Stall and dynamic stall applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deglaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420005v1</w:t>
+                <w:t xml:space="preserve">hal-01658693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall modeled LES of wind turbine wakes with geometrical effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFD Meeting of The American Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Denver, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">4ème colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658685v1</w:t>
+                <w:t xml:space="preserve">hal-02420005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable POD-Galerkin Reduced Order Models for unsteady turbulent incompressible flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Wall modeled LES of wind turbine wakes with geometrical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DFD Meeting of The American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Denver, USA, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658691v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES modeling of piloted jet flames with inhomogeneous inlets using tabulated chemistry methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+                <w:t xml:space="preserve">Stable POD-Galerkin Reduced Order Models for unsteady turbulent incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grapevine, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-1471⟩</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658687v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of conjugate heat transfer in a kerosene/air spray flame used for aeronautical fire resistance tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">LES modeling of piloted jet flames with inhomogeneous inlets using tabulated chemistry methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheddia Didorally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658694v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly resolved Large-Eddy Simulation of wind turbine wakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+                <w:t xml:space="preserve">Modeling of conjugate heat transfer in a kerosene/air spray flame used for aeronautical fire resistance tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheddia Didorally</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658688v1</w:t>
+                <w:t xml:space="preserve">hal-01658694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-grid framework for the extraction and modal analysis of large-scale dynamics in turbulent flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Highly resolved Large-Eddy Simulation of wind turbine wakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658686v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Filtered Wrinkled Flame (FWF) model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-grid framework for the extraction and modal analysis of large-scale dynamics in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting, AIAA Science and Technology Forum and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658690v1</w:t>
+                <w:t xml:space="preserve">hal-01658686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic-preserving and semi-implicit pressure-based compressible solver for flows at all Mach numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17742,90 +17742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a reactive fluidized bed reactor using CFD/DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Horwitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17902,51 +17902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18001,51 +18001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of turbulent reacting flows using massively parallel computers: a load-balancing challenge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18096,51 +18096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPC for large-scale unsteady simulations of turbulent reacting multi-phase flows: challenges and perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18178,64 +18178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometric multi-grid framework for the extraction of large-scale vortices in turbulent flows. application to the massively parallel les of a low-mach number turbine blade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18273,51 +18273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Large-Eddy Simulation of Complex Burners with Exascale Super-Computers: A Few Challenges and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18381,51 +18381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the interactions of the Precessing Vortex Core with a spray flame in a swirl burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guédot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18476,51 +18476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Large-Eddy Simulation of complex burners with exascale super-computers: a few challenges and solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18709,51 +18709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18804,64 +18804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh adaptation for large-eddy simulations in complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18925,51 +18925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of pollutant emission predictions in realistic burners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19007,51 +19007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of partially premixed combustion in a swirl burner with highly-resolved Large-Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCOFTAC ETMM10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19089,51 +19089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of spray/precessing vortex core interaction in realistic swirling flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guedot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19184,51 +19184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème du big data en mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guédot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19292,51 +19292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19368,972 +19368,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Eddy Simulation and heat transfer around a low-Mach number blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ERCOFTAC Direct and Large-Eddy Simulation 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658717v1</w:t>
+                <w:t xml:space="preserve">hal-01658714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES Modeling of Stratified Flames Stabilized by Heat Losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+                <w:t xml:space="preserve">Investigation of flame kernel expansion in a stratified mixture using DNS and LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pepiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">, 2013, San Antonio, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658713v1</w:t>
+                <w:t xml:space="preserve">hal-01658712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES / DNS modelling of mesocombustion chambers with Arrhenius complex chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benard</w:t>
+                <w:t xml:space="preserve">Flame wrinkling factor dynamics modeling for large eddy simulations of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cuif-Sjostrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Antonio, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658718v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation and heat transfer around a low-Mach number blade</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Direct and Large-Eddy Simulation 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658714v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of flame kernel expansion in a stratified mixture using DNS and LES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">LES Modeling of Stratified Flames Stabilized by Heat Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, San Antonio, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658712v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame wrinkling factor dynamics modeling for large eddy simulations of turbulent premixed combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+                <w:t xml:space="preserve">LES / DNS modelling of mesocombustion chambers with Arrhenius complex chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boileau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Marianne Cuif-Sjostrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658711v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Deflated Conjugate Gradients algorithm applied to the massively parallel LES of heat transfer in gas turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maheu</w:t>
+                <w:t xml:space="preserve">Development of a numerical model to predict emissions of nitric oxides in turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pecquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ERCOFTAC ETMM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658721v1</w:t>
+                <w:t xml:space="preserve">hal-01658723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a numerical model to predict emissions of nitric oxides in turbulent flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pecquery</w:t>
+                <w:t xml:space="preserve">Optimization of the Deflated Conjugate Gradients algorithm applied to the massively parallel LES of heat transfer in gas turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC ETMM9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658723v1</w:t>
+                <w:t xml:space="preserve">hal-01658721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of turbulent stratified flame propagation in a closed vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gruselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20479,51 +20479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating expanding flame kernels and turbulent jet flames with tabulated chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gruselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pecquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20531,51 +20531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laminar Burning Velocity international workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
@@ -20598,407 +20598,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS and LES analysis of a premixed swirl burner</w:t>
+                <w:t xml:space="preserve">Analyse pour la LES d'une base de données de simulations directes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658725v1</w:t>
+                <w:t xml:space="preserve">hal-03420794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Direct Numerical Simulations of turbulent premixed combustion in an industrial burner</w:t>
+                <w:t xml:space="preserve">DNS and LES analysis of a premixed swirl burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highly Resolved Experimental and Numerical Diagnostics for Turbulent Combustion (HRTC-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658728v1</w:t>
+                <w:t xml:space="preserve">hal-01658725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLF-PDF: a Filtered Laminar Flame (FLF) / presumed PDF model for Large-Eddy Simulation of premixed combustion</w:t>
+                <w:t xml:space="preserve">Analysis of Direct Numerical Simulations of turbulent premixed combustion in an industrial burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cardiff, UK, Unknown Region</w:t>
+              <w:t xml:space="preserve">Highly Resolved Experimental and Numerical Diagnostics for Turbulent Combustion (HRTC-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658727v1</w:t>
+                <w:t xml:space="preserve">hal-01658728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse pour la LES d'une base de données de simulations directes</w:t>
+                <w:t xml:space="preserve">FLF-PDF: a Filtered Laminar Flame (FLF) / presumed PDF model for Large-Eddy Simulation of premixed combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cardiff, UK, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420794v1</w:t>
+                <w:t xml:space="preserve">hal-01658727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Swirling Flames using Highly Resolved Simulations of an Industrial Premixed Burner</w:t>
               </w:r>
@@ -21453,830 +21453,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Thermo-Acoustic Stability of a Full Gas Turbine Combustion Chamber Using Large-Eddy Simulations</w:t>
+                <w:t xml:space="preserve">Acoustic analysis of industrial gas turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Staffelbach</w:t>
+                <w:t xml:space="preserve">Claude Sensiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658738v1</w:t>
+                <w:t xml:space="preserve">hal-01658739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative Level Set/Ghost Fluid Method for Simulating Primary Atomization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Azimuthal Thermo-Acoustic Stability of a Full Gas Turbine Combustion Chamber Using Large-Eddy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sensiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Americas 20th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chicago, IL, Unknown Region</w:t>
+              <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658737v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Thermo-Acoustic Stability of a Real Gas Turbine Combustion Chamber Using Large-Eddy Simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservative Level Set/Ghost Fluid Method for Simulating Primary Atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">ILASS Americas 20th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chicago, IL, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658736v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic analysis of industrial gas turbines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Thermo-Acoustic Stability of a Real Gas Turbine Combustion Chamber Using Large-Eddy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sensiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Sensiau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+                <w:t xml:space="preserve">G Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th CEAS-ASC Workshop on Experimental and Numerical Analysis and Prediction of Combustion Noise, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658739v1</w:t>
+                <w:t xml:space="preserve">hal-01658736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of an Industrial Lean-Premixed Swirl-Burner</w:t>
+                <w:t xml:space="preserve">A Flame Structure Model for Les of Premixed Turbulent Combustion Using the Level Set Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Propulsion Meeting of the AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sacramento, Unknown Region</w:t>
+              <w:t xml:space="preserve">SIAM 11th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658741v1</w:t>
+                <w:t xml:space="preserve">hal-01658740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Primary Atomization of a Turbulent Coaxial Liquid Jet using a Conservative Level Set/Ghost Fluid Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Eddy Simulation of an Industrial Lean-Premixed Swirl-Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tampa, FL, Unknown Region</w:t>
+              <w:t xml:space="preserve">Joint Propulsion Meeting of the AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sacramento, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658742v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flame Structure Model for Les of Premixed Turbulent Combustion Using the Level Set Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of the Primary Atomization of a Turbulent Coaxial Liquid Jet using a Conservative Level Set/Ghost Fluid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM 11th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
+              <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tampa, FL, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658740v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghost-Fluid Method for Large-Eddy Simulations of Premixed Combustion in Complex Geometries</w:t>
               </w:r>
@@ -22288,64 +22288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western-States Section of the Combustion Institute, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Stanford University, Unknown Region. pp.3--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22383,64 +22383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new solver for Large-Eddy Simulations of turbulent premixed combustion in complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society DFD Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, IL, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22694,541 +22694,541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy-Simulation of two-phase flows with heat transfer: A comparison of reinitialization equations for passive scalar transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Carmona</w:t>
+                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase Flow (ICMF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272194v1</w:t>
+                <w:t xml:space="preserve">hal-05368352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Large-Eddy-Simulation of two-phase flows with heat transfer: A comparison of reinitialization equations for passive scalar transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow (ICMF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368352v1</w:t>
+                <w:t xml:space="preserve">hal-05272194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Implicit time integration of multi-component species transport for low-Mach reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef El Moatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304107v1</w:t>
+                <w:t xml:space="preserve">hal-05368455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit time integration of multi-component species transport for low-Mach reactive flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368455v1</w:t>
+                <w:t xml:space="preserve">hal-05304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit Time Integration of Advection-Diffusion-Reaction Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef El Moatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23266,103 +23266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuator grid method for turbulence generation applied to yawed wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TORQUE Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (on line), Netherlands. The Science of Making Torque from Wind (TORQUE 2020), 1618, pp.062064, 2020, Journal of Physics: Conference Series. </w:t>
@@ -23394,243 +23394,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of a H2 enriched CH4/air meso-scale combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulation of a mesocombustion chamber with finite rate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ERCOFTAC ETMM 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130430v1</w:t>
+                <w:t xml:space="preserve">hal-02130433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of a mesocombustion chamber with finite rate chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulation of a H2 enriched CH4/air meso-scale combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC ETMM 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">35th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130433v1</w:t>
+                <w:t xml:space="preserve">hal-02130430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of a meso-scale combustion chamber</w:t>
               </w:r>
@@ -23642,51 +23642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23756,103 +23756,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-199, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24014,277 +24014,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YALES2BIO: A Computational Fluid Dynamics Software Dedicated to the Prediction of Blood Flows in Biomedical Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A priori analysis of dynamic models for large eddy simulations of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sigueenza</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">VanToi, V. and Phuong, T. H. L. </w:t>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Fröhlich, H. Kuerten, B.J. Geurts, V. Armenio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Biomedical Engineering in Vietnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Springer, 2015, ERCOFTAC SERIES, 978-3-319-14448-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14448-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612345v1</w:t>
+                <w:t xml:space="preserve">hal-01219931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori analysis of dynamic models for large eddy simulations of turbulent premixed combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+                <w:t xml:space="preserve">YALES2BIO: A Computational Fluid Dynamics Software Dedicated to the Prediction of Blood Flows in Biomedical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sigueenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schmitt Thomas</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">J. Fröhlich, H. Kuerten, B.J. Geurts, V. Armenio. </w:t>
+                <w:t xml:space="preserve">S. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chnafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VanToi, V. and Phuong, T. H. L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Biomedical Engineering in Vietnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, pp.7--10, 2015, 978-3-319-11776-8 978-3-319-11775-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219931v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with large-eddy simulation of turbulent reactive flows</w:t>
               </w:r>
@@ -24466,51 +24466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoliaroff-Pépin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24674,77 +24674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dles14: large-eddy simulation of solid/fluid heat and mass transfer applied to the thermal degradation of composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24957,51 +24957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684737v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105488" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2225139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabbri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324725v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mehl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.09.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chatelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2764523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558814v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4839" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24020045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02119148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pierson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brahem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didorally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9965-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Angelo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.206" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guedot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.09.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pecquery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6X2WQC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Nambully" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.01.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maheu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maheu," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025165" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kraushaar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.11.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Perret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domingo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHSQSDGX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.03.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZPNQ69C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corpron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472629v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.01.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58VK79Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXF1KHMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pons" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655351v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.027" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSPJ3R09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655346v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.06.031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67BFP0N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655344v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.05.035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WMLJSFW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.08.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K37J946-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402607v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Yamani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272251v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368478v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Moatamid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290475v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Helal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536669v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406607v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368431v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3673" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304092v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391793v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Parinam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Von Terzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vir&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446595v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Hari Charan Mulakaloori" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368443v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290519v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406616v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-122355" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061954v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402594v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402586v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402568v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402662v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402565v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582723v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390262v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gremmo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duboc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillamon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582706v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gava" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356313v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336279v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Atmani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129964v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304125v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2144" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Croner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Minot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Laborderie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lippinois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75523" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130424v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barnaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deglaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0838" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130421v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594062v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658683v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Boulet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheddia Didorally" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658685v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658691v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1000" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658687v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1471" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658694v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658688v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658686v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658690v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658696v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658699v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658698v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658704v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gu&#233;dot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658702v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658703v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guedot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farcy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658705v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658707v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658706v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658708v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658718v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658712v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gruselle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pepiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658721v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658723v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658720v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658722v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658725v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658728v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420794v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658730v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658729v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danh Nguyen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658731v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658732v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658735v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658738v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658737v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Knudsen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hermann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pitsch" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658736v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658739v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658741v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude B&#233;rat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658742v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Knudsen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermann" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658740v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658744v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658743v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658745v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Barton" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658746v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272194v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368455v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368411v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946943v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062064" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130430v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130433v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658715v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612345v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sigueenza" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicoud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chnafa" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219931v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05545259v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portais" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoliaroff-P&#233;pin Nicolas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839514v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105488" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684737v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2225139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabbri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cailler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.09.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chatelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2764523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558814v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4839" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24020045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02119148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pierson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brahem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105031v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didorally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9965-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2789" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Angelo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.206" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guedot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.09.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pecquery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6X2WQC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Nambully" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.01.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maheu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maheu," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025165" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kraushaar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.11.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Perret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domingo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHSQSDGX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.03.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZPNQ69C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corpron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472629v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.01.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58VK79Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXF1KHMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pons" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655351v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.027" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSPJ3R09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655344v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pitsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.05.035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WMLJSFW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655346v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.06.031" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67BFP0N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.08.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K37J946-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446595v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Hari Charan Mulakaloori" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402607v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Yamani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272251v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368478v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Moatamid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290475v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Helal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536669v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3673" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290454v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391793v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Parinam" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Von Terzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vir&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391780v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290519v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406616v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-122355" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402594v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402586v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061954v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402666v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402565v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336279v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Atmani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582723v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300230v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gremmo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duboc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343548v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillamon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582706v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gava" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356313v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129973v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129964v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304125v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564063v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2144" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Croner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Minot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Laborderie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lippinois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75523" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130424v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barnaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deglaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0838" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130417v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130421v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594062v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658690v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658684v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Boulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheddia Didorally" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658693v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658685v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658691v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1000" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1471" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658694v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658688v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658686v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658696v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658699v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658698v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658704v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gu&#233;dot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658702v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658703v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guedot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farcy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658705v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658707v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658706v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658708v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658714v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658712v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gruselle" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pepiot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658711v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658723v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658721v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658720v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658722v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420794v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658725v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658728v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658727v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658730v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658729v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danh Nguyen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658731v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658732v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658735v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658739v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658738v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658737v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Knudsen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hermann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pitsch" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658736v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658740v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658741v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude B&#233;rat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658742v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Knudsen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermann" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658744v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658743v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658745v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Barton" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658746v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272194v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368411v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946943v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062064" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130433v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130430v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658715v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219931v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612345v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sigueenza" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicoud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendez" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chnafa" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05545259v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portais" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoliaroff-P&#233;pin Nicolas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839514v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>