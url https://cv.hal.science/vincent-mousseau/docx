--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -939,421 +939,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio decision analysis with a generalized balance approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
+                <w:t xml:space="preserve">Ranking with Multiple Reference Points: Efficient SAT-based learning procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 142, pp.105705. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.105705⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 150, pp.106054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.106054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672262v1</w:t>
+                <w:t xml:space="preserve">hal-03838934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking with Multiple Reference Points: Efficient SAT-based learning procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">A MIP-based approach to learn MR-Sort models with single-peaked preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdwendé Minoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sobrie</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Scotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 150, pp.106054. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.106054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-05007-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838934v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIP-based approach to learn MR-Sort models with single-peaked preferences</w:t>
+                <w:t xml:space="preserve">Portfolio decision analysis with a generalized balance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegdwendé Minoungou</w:t>
+                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Scotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.105705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-05007-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.105705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812773v1</w:t>
+                <w:t xml:space="preserve">hal-03672262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition based minimax regret approach for inverse multiple criteria sorting problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1651,64 +1651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive algorithm for resource allocation with balance concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,64 +1885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive approach for inverse multiple criteria sorting problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,261 +1983,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive algorithm for multiple criteria constrained sorting problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
+                <w:t xml:space="preserve">An efficient SAT formulation for learning multiple criteria non-compensatory sorting rules from examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.58-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-017-2418-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785072v1</w:t>
+                <w:t xml:space="preserve">hal-01784941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient SAT formulation for learning multiple criteria non-compensatory sorting rules from examples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">An interactive algorithm for multiple criteria constrained sorting problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97, pp.58-71. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-017-2418-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784941v1</w:t>
+                <w:t xml:space="preserve">hal-01785072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-criteria repair/recovery framework for the tail assignment problem in airlines</w:t>
               </w:r>
@@ -2470,64 +2470,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse multiple criteria sorting problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 267, pp.379-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Köksalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (01), pp.5 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5427,372 +5427,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184895v1</w:t>
+                <w:t xml:space="preserve">hal-04208594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hotelling-Downs Game for Strategic Candidacy with Binary Issues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135567v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+                <w:t xml:space="preserve">A Hotelling-Downs Game for Strategic Candidacy with Binary Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Grembi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaelle Wilczynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208594v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactual Explanations for Workforce Scheduling and Routing Problems</w:t>
               </w:r>
@@ -6139,256 +6139,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explication de recommandations issues d’un modèle additif : de la conceptualisation à l’évaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Génération d'explications de différentes natures pour les utilisateurs d'outils d'optimisation : application au problème de planification d'employés mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108900v1</w:t>
+                <w:t xml:space="preserve">hal-04389330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'explications de différentes natures pour les utilisateurs d'outils d'optimisation : application au problème de planification d'employés mobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Explication de recommandations issues d’un modèle additif : de la conceptualisation à l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et Aide à la Décision (ROADEF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389330v1</w:t>
+                <w:t xml:space="preserve">hal-04108900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
               </w:r>
@@ -6832,90 +6832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning an MR-sort model from data with latent criteria preference direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé Minoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Scotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the 5th workshop from multiple criteria Decision Aid to Preference Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7863,256 +7863,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountable classifications without frontiers.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Repair/recovery of the territory assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ceugniet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EURO mini conference from multiple criteria Decision Aiding to Preference Learning (DA2PL'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">EURO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956134v1</w:t>
+                <w:t xml:space="preserve">hal-01560303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair/recovery of the territory assignment problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumaima Khaled</w:t>
+                <w:t xml:space="preserve">Accountable classifications without frontiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ceugniet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">The EURO mini conference from multiple criteria Decision Aiding to Preference Learning (DA2PL'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560303v1</w:t>
+                <w:t xml:space="preserve">hal-01956134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Prospect's flow forecasting for a multi-period optimization model of offer/Demand assignment problem.</w:t>
               </w:r>
@@ -8412,217 +8412,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methaheuristic approach for preference Learning in multi criteria ranking based on reference points.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">Learning the parameters of a majority rule sorting model taking attribute interactions into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Chatenay Malabry, France</w:t>
+              <w:t xml:space="preserve">Proceeding of the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202159v1</w:t>
+                <w:t xml:space="preserve">hal-01785039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the parameters of a majority rule sorting model taking attribute interactions into account</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sobrie</w:t>
+                <w:t xml:space="preserve">A Methaheuristic approach for preference Learning in multi criteria ranking based on reference points.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Jinyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">In the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chatenay Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785039v1</w:t>
+                <w:t xml:space="preserve">hal-01202159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference Elicitation from Inconsistent Pairwise Comparisons for Multi-criteria Ranking with Multiple Reference Points.</w:t>
               </w:r>
@@ -8801,256 +8801,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justified decisions are better than simple ones: explaining preferences using even swap sequences.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Bayesian Recommendations and Utility Elicitation with Intensity of Preference Statements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 26th European Conference on Operational Research</w:t>
+              <w:t xml:space="preserve">European Conference on Operational Research, EURO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282048v1</w:t>
+                <w:t xml:space="preserve">hal-01217350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Recommendations and Utility Elicitation with Intensity of Preference Statements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borzee</w:t>
+                <w:t xml:space="preserve">Justified decisions are better than simple ones: explaining preferences using even swap sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Research, EURO 2013</w:t>
+              <w:t xml:space="preserve">In 26th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217350v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Decision Making Framework for Vulnerability Analysis</w:t>
               </w:r>
@@ -12400,190 +12400,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Electre's veto-related parameters from outranking examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis C. Dias</w:t>
+                <w:t xml:space="preserve">Ordinal regression revisited: multiple criteria ranking with a set of additive value functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Slowinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004130v2</w:t>
+                <w:t xml:space="preserve">hal-00957531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal regression revisited: multiple criteria ranking with a set of additive value functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Greco</w:t>
+                <w:t xml:space="preserve">Inferring Electre's veto-related parameters from outranking examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957531v1</w:t>
+                <w:t xml:space="preserve">hal-00004130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for constructive learning preference elicitation in multiple criteria decision aid</w:t>
               </w:r>
@@ -13051,51 +13051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lerouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Minoungou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Scotton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05007-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00505-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04877-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-021-00632-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2418-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceugniet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel St&#233;phane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2017.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12512" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2420-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ferretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jinyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.06.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K&#246;ksalan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Uyanik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Lazouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mahmoudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.05.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3238BTLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deparis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0044-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Greco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.05.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aim&#233; Metchebon Takougang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1JLVZ3G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosz Kadzi&#324;ski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Slowinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.03.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHG0RGK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmitha Patnala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Surugue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maass" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011639900003396" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102714v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mammar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Ersek Uyanik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202159v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202160v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borzee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_25" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bigaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Busa-Fekete" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlson Pfannschmidt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Stefanowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96318-7_1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat-Rommens Catherine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906932v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132991v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180026v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003991v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004130v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957531v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Figueira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lerouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Minoungou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Scotton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05007-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00505-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04877-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-021-00632-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2418-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceugniet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel St&#233;phane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2017.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12512" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2420-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ferretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jinyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.06.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K&#246;ksalan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Uyanik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Lazouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mahmoudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.05.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3238BTLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deparis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0044-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Greco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.05.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aim&#233; Metchebon Takougang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1JLVZ3G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosz Kadzi&#324;ski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Slowinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.03.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHG0RGK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmitha Patnala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Surugue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maass" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011639900003396" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102714v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mammar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Ersek Uyanik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202160v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217350v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borzee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_25" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bigaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Busa-Fekete" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlson Pfannschmidt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Stefanowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96318-7_1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat-Rommens Catherine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906932v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132991v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180026v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003991v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004130v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Figueira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>