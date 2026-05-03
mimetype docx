--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -939,421 +939,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking with Multiple Reference Points: Efficient SAT-based learning procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">Portfolio decision analysis with a generalized balance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 150, pp.106054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.106054⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 142, pp.105705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.105705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838934v1</w:t>
+                <w:t xml:space="preserve">hal-03672262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIP-based approach to learn MR-Sort models with single-peaked preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pegdwendé Minoungou</w:t>
+                <w:t xml:space="preserve">Ranking with Multiple Reference Points: Efficient SAT-based learning procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Scotton</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.106054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-05007-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.106054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812773v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio decision analysis with a generalized balance approach</w:t>
+                <w:t xml:space="preserve">A MIP-based approach to learn MR-Sort models with single-peaked preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
+                <w:t xml:space="preserve">Pegdwendé Minoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+                <w:t xml:space="preserve">Paolo Scotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.105705. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.105705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-05007-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672262v1</w:t>
+                <w:t xml:space="preserve">hal-03812773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition based minimax regret approach for inverse multiple criteria sorting problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1651,64 +1651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive algorithm for resource allocation with balance concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,64 +1885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive approach for inverse multiple criteria sorting problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,1422 +1983,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient SAT formulation for learning multiple criteria non-compensatory sorting rules from examples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">A multi-criteria repair/recovery framework for the tail assignment problem in airlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ceugniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784941v1</w:t>
+                <w:t xml:space="preserve">hal-01560299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive algorithm for multiple criteria constrained sorting problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
+                <w:t xml:space="preserve">Learning monotone preferences using a majority rule sorting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-017-2418-2⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.12512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785072v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria repair/recovery framework for the tail assignment problem in airlines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse multiple criteria sorting problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Stéphane</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.137-151. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 267, pp.379-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-017-2420-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560299v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning monotone preferences using a majority rule sorting model</w:t>
+                <w:t xml:space="preserve">UTA-poly and UTA-splines: Additive value functions with polynomial marginals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sobrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/itor.12512⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264 (2), pp.405 - 418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785075v1</w:t>
+                <w:t xml:space="preserve">hal-01727392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse multiple criteria sorting problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference-based ranking procedure for environmental decision making: Insights from an ex-post analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Jinyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-017-2420-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01785060v1</w:t>
+                <w:t xml:space="preserve">hal-01632254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTA-poly and UTA-splines: Additive value functions with polynomial marginals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillis</w:t>
+                <w:t xml:space="preserve">A compact optimization model for the tail assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ceugniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 264 (2), pp.405 - 418. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 264 (2), pp.548-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.03.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01727392v1</w:t>
+                <w:t xml:space="preserve">hal-01560290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-based ranking procedure for environmental decision making: Insights from an ex-post analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liu Jinyan</w:t>
+                <w:t xml:space="preserve">An interactive algorithm for multiple criteria constrained sorting problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-017-2418-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632254v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact optimization model for the tail assignment problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumaima Khaled</w:t>
+                <w:t xml:space="preserve">An efficient SAT formulation for learning multiple criteria non-compensatory sorting rules from examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Stéphane</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 264 (2), pp.548-557. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.58-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.06.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560290v1</w:t>
+                <w:t xml:space="preserve">hal-01784941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria Sorting with Category Size Restrictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murat Köksalan</w:t>
+                <w:t xml:space="preserve">Explaining robust additive utility models by sequences of preference swaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219622016500061⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp.151-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9560-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472130v1</w:t>
+                <w:t xml:space="preserve">hal-01476524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tairan Wang</w:t>
+                <w:t xml:space="preserve">Enumerating and categorizing positive Boolean functions separable by a k -additive capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eda Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrico Zio</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.17 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436593v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining robust additive utility models by sequences of preference swaps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Multicriteria Sorting with Category Size Restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Köksalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9560-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (01), pp.5 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219622016500061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476524v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating and categorizing positive Boolean functions separable by a k -additive capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tairan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eda Uyanik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 229, pp.17 - 30. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760130v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new decision support model for preanesthetic evaluation</w:t>
               </w:r>
@@ -3669,64 +3669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Ran Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pedroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4207,567 +4207,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting ELECTRE TRI category limits for a group of decision makers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+                <w:t xml:space="preserve">When conflict induces the expression of incomplete preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 233 (1), pp.133 - 140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.032⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 221 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739582v1</w:t>
+                <w:t xml:space="preserve">hal-01497347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When conflict induces the expression of incomplete preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Deparis</w:t>
+                <w:t xml:space="preserve">Eliciting ELECTRE TRI category limits for a group of decision makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 221 (3), </w:t>
+              <w:t xml:space="preserve">, 2012, 233 (1), pp.133 - 140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497347v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterize a territorial risk evaluation scale using multiple experts knowledge through risk assessment examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained Multicriteria Sorting Method Applied to Portfolio Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier d'Études et de Recherche - Laboratoire Génie Industriel - Ecole Centrale Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9 p</w:t>
+              <w:t xml:space="preserve">, 2011, 11 (05), 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614714v1</w:t>
+                <w:t xml:space="preserve">hal-00614734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Multicriteria Sorting Method Applied to Portfolio Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cailloux</w:t>
+                <w:t xml:space="preserve">ELECTREGKMS: Robust ordinal regression for outranking methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milosz Kadziński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Slowinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier d'Études et de Recherche - Laboratoire Génie Industriel - Ecole Centrale Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (21), pp.118-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2011.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614734v1</w:t>
+                <w:t xml:space="preserve">hal-00614155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTREGKMS: Robust ordinal regression for outranking methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milosz Kadziński</w:t>
+                <w:t xml:space="preserve">Parameterize a territorial risk evaluation scale using multiple experts knowledge through risk assessment examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Slowinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier d'Études et de Recherche - Laboratoire Génie Industriel - Ecole Centrale Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00614155v1</w:t>
+                <w:t xml:space="preserve">hal-00614714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting groups in sorting decisions: methodology and use of a multi-criteria aggregation-disaggregation DSS</w:t>
               </w:r>
@@ -5064,1118 +5064,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement Among Voting Rules Under Single-Peaked Preference Distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Surugue</w:t>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.79-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453391v1</w:t>
+                <w:t xml:space="preserve">hal-05334655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Pacini</w:t>
+                <w:t xml:space="preserve">Agreement Among Voting Rules Under Single-Peaked Preference Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
+                <w:t xml:space="preserve">Henri Surugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pons</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA251226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334655v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy and Unbalanced Multimodal Document Classification: Textbook Exercises as a Use Case</w:t>
+                <w:t xml:space="preserve">A Hotelling-Downs Game for Strategic Candidacy with Binary Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Lincker</w:t>
+                <w:t xml:space="preserve">Javier Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaelle Wilczynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221023v1</w:t>
+                <w:t xml:space="preserve">hal-04135567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
+              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208594v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lincker</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184895v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hotelling-Downs Game for Strategic Candidacy with Binary Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Maass</w:t>
+                <w:t xml:space="preserve">Counterfactual Explanations for Workforce Scheduling and Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaelle Wilczynski</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORES 2023 - 12th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.50-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011639900003396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135567v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactual Explanations for Workforce Scheduling and Routing Problems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Textbook's accessibility for children with dyspraxia and visual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES 2023 - 12th International Conference on Operations Research and Enterprise Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference of the Association for the Advancement of Assistive Technology in Europe, AAATE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Assistive Technology in Europe, Aug 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016553v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique de données déséquilibrées et bruitées : application aux exercices de manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Servan, Christophe; Vilnat, Anne, Jun 2023, Paris, France. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textbook's accessibility for children with dyspraxia and visual disability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explication de recommandations issues d’un modèle additif : de la conceptualisation à l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of the Association for the Advancement of Assistive Technology in Europe, AAATE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Advancement of Assistive Technology in Europe, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410340v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'explications de différentes natures pour les utilisateurs d'outils d'optimisation : application au problème de planification d'employés mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6217,407 +6204,420 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et Aide à la Décision (ROADEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explication de recommandations issues d’un modèle additif : de la conceptualisation à l’évaluation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noisy and Unbalanced Multimodal Document Classification: Textbook Exercises as a Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.71 - 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3617233.3617239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108900v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Conception de méthodes d'explication des solutions émanant de systèmes d'optimisation, application à la planification d'employés mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825214v1</w:t>
+                <w:t xml:space="preserve">hal-03595266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de méthodes d'explication des solutions émanant de systèmes d'optimisation, application à la planification d'employés mobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595266v1</w:t>
+                <w:t xml:space="preserve">hal-03825214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Fairness and Optimality when Selecting and Allocating Projects</w:t>
               </w:r>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Joint Conference on Artificial Intelligence (IJCAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.38-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6832,90 +6832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning an MR-sort model from data with latent criteria preference direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé Minoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Scotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the 5th workshop from multiple criteria Decision Aid to Preference Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7895,64 +7895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ceugniet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8304,151 +8304,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listing the families of Sufficient Coalitions of criteria involved in Sorting procedures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sobrie</w:t>
+                <w:t xml:space="preserve">A Methaheuristic approach for preference Learning in multi criteria ranking based on reference points.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Jinyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">In the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chatenay Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785045v1</w:t>
+                <w:t xml:space="preserve">hal-01202159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the parameters of a majority rule sorting model taking attribute interactions into account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8477,770 +8464,783 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL'2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methaheuristic approach for preference Learning in multi criteria ranking based on reference points.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">Listing the families of Sufficient Coalitions of criteria involved in Sorting procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eda Ersek Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Chatenay Malabry, France</w:t>
+              <w:t xml:space="preserve">Proceeding of the 2nd wokshop from multiple criteria Decision aid to Preference Learning (DA2PL'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202159v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Elicitation from Inconsistent Pairwise Comparisons for Multi-criteria Ranking with Multiple Reference Points.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liu Jinyan</w:t>
+                <w:t xml:space="preserve">Bayesian Recommendations and Utility Elicitation with Intensity of Preference Statements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 14th International Conference on informatics and Semiotics in Organisations. Web of thingd, People and Information Systems. ICISO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">European Conference on Operational Research, EURO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202160v1</w:t>
+                <w:t xml:space="preserve">hal-01217350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Majority Rule Model from Large Sets of Assignment Examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sobrie</w:t>
+                <w:t xml:space="preserve">Justified decisions are better than simple ones: explaining preferences using even swap sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Decision Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In 26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249727v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Recommendations and Utility Elicitation with Intensity of Preference Statements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borzee</w:t>
+                <w:t xml:space="preserve">A Hierarchical Decision Making Framework for Vulnerability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Ran Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Research, EURO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ESREL2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217350v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justified decisions are better than simple ones: explaining preferences using even swap sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicriteria Modeling and Optimization of a market place of leads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">In 22nd International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282048v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Decision Making Framework for Vulnerability Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tai-Ran Wang</w:t>
+                <w:t xml:space="preserve">Learning a Majority Rule Model from Large Sets of Assignment Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico Zio</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838641v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria Modeling and Optimization of a market place of leads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Mammar</w:t>
+                <w:t xml:space="preserve">Preference Elicitation from Inconsistent Pairwise Comparisons for Multi-criteria Ranking with Multiple Reference Points.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Jinyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 22nd International Conference on Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">In proceedings of the 14th International Conference on informatics and Semiotics in Organisations. Web of thingd, People and Information Systems. ICISO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207483v1</w:t>
+                <w:t xml:space="preserve">hal-01202160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting ELECTRE TRI category limits for a group of decision makers</w:t>
               </w:r>
@@ -9419,230 +9419,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Decision Project: Towards Open Source Software Tools Implementing Multiple Criteria Decision Aid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest News On The Decision Deck Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Bisdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOPT 2009 : Journées de l'optimisation, Optimization days 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">MCDA 69 : 69th Meeting of the Euro Working Group "Multiple Criteria Decision Aiding"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bruxelle, Belgium. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280099v1</w:t>
+                <w:t xml:space="preserve">hal-02315116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest News On The Decision Deck Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Decision Project: Towards Open Source Software Tools Implementing Multiple Criteria Decision Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Bisdorff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+                <w:t xml:space="preserve">Sébastien Bigaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCDA 69 : 69th Meeting of the Euro Working Group "Multiple Criteria Decision Aiding"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Bruxelle, Belgium. pp.25</w:t>
+              <w:t xml:space="preserve">JOPT 2009 : Journées de l'optimisation, Optimization days 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315116v1</w:t>
+                <w:t xml:space="preserve">hal-02280099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect elicitation of MCDA sorting models using valued assignment example</w:t>
               </w:r>
@@ -9850,103 +9850,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Handiversité 2023 - L'innovation pour le partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Gif-sur-Yvette, France</w:t>
@@ -10108,51 +10108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Decision Models With Multiple Criteria: Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bisdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,51 +10222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bisdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10951,377 +10951,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MCDA Approach for Evaluating Hydrogen Storage Systems for Future Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicriteria Evaluation-Based Framework for Composite Web Service Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Chakhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Montignac</w:t>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria. Real Case Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2015, 10.1007/978-3-662-46816-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495356v1</w:t>
+                <w:t xml:space="preserve">hal-01472175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria Evaluation-Based Framework for Composite Web Service Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling GIS and Multi-Criteria Modeling to Support Post-Accident Nuclear Risk Evaluation .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercat-Rommens Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015, 10.1007/978-3-662-46816-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472175v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling GIS and Multi-Criteria Modeling to Support Post-Accident Nuclear Risk Evaluation .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An MCDA Approach for Evaluating Hydrogen Storage Systems for Future Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Montignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercat-Rommens Catherine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Rousval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria. Real Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.501-532, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472185v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11874,103 +11874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation multicritère comme aide à l'orientation de la recherche: Application aux technologies de stockage embarque de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12018,51 +12018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Slowinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12074,741 +12074,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal regression revisited: multiple criteria ranking with a set of additive value functions</w:t>
+                <w:t xml:space="preserve">Robust multiple criteria ranking using a set of additive value functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Slowinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132991v1</w:t>
+                <w:t xml:space="preserve">hal-00180026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust multiple criteria ranking using a set of additive value functions</w:t>
+                <w:t xml:space="preserve">Ordinal regression revisited: multiple criteria ranking with a set of additive value functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Slowinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180026v1</w:t>
+                <w:t xml:space="preserve">hal-00132991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with inconsistent judgments in multiple criteria sorting models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring Electre's veto-related parameters from outranking examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis C. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003991v2</w:t>
+                <w:t xml:space="preserve">hal-00004130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for constructive learning preference elicitation in multiple criteria decision aid (mars 2005)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordinal regression revisited: multiple criteria ranking with a set of additive value functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Slowinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013363v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal regression revisited: multiple criteria ranking with a set of additive value functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general framework for constructive learning preference elicitation in multiple criteria decision aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957531v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Electre's veto-related parameters from outranking examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Notion of Category Size in Multiple Criteria Sorting Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004130v2</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for constructive learning preference elicitation in multiple criteria decision aid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIS - Interactive Robustness analysis and parameters Inference for multicriteria Sorting problem (2.0). Usual manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis C. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958059v1</w:t>
+                <w:t xml:space="preserve">hal-00004145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Notion of Category Size in Multiple Criteria Sorting Models</w:t>
+                <w:t xml:space="preserve">Dealing with inconsistent judgments in multiple criteria sorting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004199v1</w:t>
+                <w:t xml:space="preserve">hal-00003991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIS - Interactive Robustness analysis and parameters Inference for multicriteria Sorting problem (2.0). Usual manual</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general framework for constructive learning preference elicitation in multiple criteria decision aid (mars 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004145v1</w:t>
+                <w:t xml:space="preserve">hal-00013363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with inconsistent judgments in multiple criteria sorting models</w:t>
               </w:r>
@@ -13051,51 +13051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lerouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Minoungou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Scotton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05007-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00505-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04877-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-021-00632-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2418-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceugniet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel St&#233;phane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2017.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12512" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2420-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ferretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jinyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.06.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K&#246;ksalan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Uyanik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Lazouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mahmoudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.05.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3238BTLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deparis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0044-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Greco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.05.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aim&#233; Metchebon Takougang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1JLVZ3G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosz Kadzi&#324;ski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Slowinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.03.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHG0RGK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmitha Patnala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Surugue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maass" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011639900003396" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102714v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mammar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Ersek Uyanik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202160v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217350v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borzee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_25" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bigaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Busa-Fekete" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlson Pfannschmidt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Stefanowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96318-7_1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat-Rommens Catherine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906932v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132991v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180026v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003991v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004130v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Figueira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lerouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Minoungou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Scotton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05007-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00505-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04877-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-021-00632-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceugniet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel St&#233;phane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2017.10.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12512" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2420-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ferretti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jinyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.06.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2418-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Uyanik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K&#246;ksalan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Lazouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mahmoudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.05.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3238BTLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deparis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0044-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Greco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.05.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aim&#233; Metchebon Takougang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1JLVZ3G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosz Kadzi&#324;ski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Slowinski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.03.045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHG0RGK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmitha Patnala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Surugue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251226" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maass" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011639900003396" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102714v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mammar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Ersek Uyanik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borzee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249727v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_25" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315116v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bigaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Busa-Fekete" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlson Pfannschmidt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chakhar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Stefanowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96318-7_1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472185v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat-Rommens Catherine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906932v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132991v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004130v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004199v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Figueira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003991v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013363v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Figueira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>