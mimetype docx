--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -311,234 +311,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture du droit appliqué aux collections ostéo-archéologiques et aux restes humains patrimoniaux</w:t>
+                <w:t xml:space="preserve">Le droit confronté aux reliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.117-128, 2022, 9791032003961</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.145-151, 2022, 9791032003961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451688v1</w:t>
+                <w:t xml:space="preserve">hal-04451692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit confronté aux reliques</w:t>
+                <w:t xml:space="preserve">Restituer le patrimoine culturel africain aux peuples africains : apories d'un débat juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les restitutions des collections muséales. Aspects politiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.71-83, 2022, 978-2-84934-517-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture du droit appliqué aux collections ostéo-archéologiques et aux restes humains patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.145-151, 2022, 9791032003961</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.117-128, 2022, 9791032003961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04451445v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerres, conflits et collections. Les musées et l'obligation de restituer des biens culturels</w:t>
               </w:r>
@@ -880,324 +880,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les archives et le droit à la vérité dans le droit international humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des dictatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-180, 2016, 978-2-343-05861-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique du droit international dans la restitution des restes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et patrimoine culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.301-312, 2016, 978-2-343-10605-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis : pour une lecture anthropologique de la construction du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schulte-Tenckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Négri &amp; Isabelle Schulte-Tenckhoff (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formation du droit international : entre mimétisme et dissémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp.15-29, 2016, 978-2-233-00791-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de la diversité dans la Convention-cadre du Conseil de l’Europe sur la valeur du patrimoine culturel pour la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Négri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité dans la gouvernance internationale. Perspectives culturelles, écologiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.56-71, 2016, 978-2-8027-4653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451637v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-04451658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité dans la gouvernance internationale. Perspectives culturelles, écologiques et juridiques</w:t>
               </w:r>
@@ -2330,165 +2330,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine culturel (en droit interne)</w:t>
+                <w:t xml:space="preserve">Patrimoine culturel (en droit international)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.902-905</w:t>
+              <w:t xml:space="preserve">, 2021, pp.897-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483582v1</w:t>
+                <w:t xml:space="preserve">hal-04483568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine culturel (en droit international)</w:t>
+                <w:t xml:space="preserve">Patrimoine culturel (en droit interne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.897-902</w:t>
+              <w:t xml:space="preserve">, 2021, pp.902-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483568v1</w:t>
+                <w:t xml:space="preserve">hal-04483582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2725,216 +2725,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine culturel, cible des conflits armés. De la guerre civile espagnole aux guerres du 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les intraduisibles du patrimoine en Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Batibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaye Coulibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demopolis, 360 p., 2014, Quaero, 978-2-35457-074-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.demopolis.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamady Bocoum</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01117671v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01117674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1913, genèse d'une loi sur les monuments historiques</w:t>
               </w:r>
@@ -3812,51 +3812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04639615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451153v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schulte-Tenckhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.7067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GS8VJ7X2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.9059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.6933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Batibo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Coulibali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.demopolis.515" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leniaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/code-du-patrimoine-2012-9782711016549.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iccrom.org/ifrcdn/pdf/ICCROM_ICS09_ProtectionJuridique_fr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bouvry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04639615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451153v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schulte-Tenckhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.7067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GS8VJ7X2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.9059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.6933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Batibo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Coulibali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.demopolis.515" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leniaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/code-du-patrimoine-2012-9782711016549.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iccrom.org/ifrcdn/pdf/ICCROM_ICS09_ProtectionJuridique_fr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bouvry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>