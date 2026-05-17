--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -66,1425 +66,2408 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine séquestré. (Dé)possessions des biens culturels dans les révolutions et les conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code du patrimoine commenté et annoté - 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2020, 978-2-247-19654-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normer l'oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schulte-Tenckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRJS éditions, 2019, 978-2-919211-88-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis. La formation du droit international - Entre mimétisme et dissémination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schulte-Tenckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions A. Pedone, 2016, 978-2-233-00791-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intraduisibles du patrimoine en Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Batibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaye Coulibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demopolis, 360 p., 2014, Quaero, 978-2-35457-074-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.demopolis.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine culturel, cible des conflits armés. De la guerre civile espagnole aux guerres du 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1913, genèse d'une loi sur les monuments historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.602, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code du patrimoine 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu; Vincent Négri. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1953 p., 2012, Codes bleus Litec, 978-2-7110-1654-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03815387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code du patrimoine 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu; Vincent Négri. LexisNexis, 1203 p., 2010, Codes bleus Litec, 978-2-7110-0566-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection juridique du patrimoine culturel immobilier : orientations pour les pays francophones d'Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICCROM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.74, 2009, Conservation studies, 92-9077-219-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérennité des Collections Publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AGCCPF-PACA; Fage éditions, 86 p., 2007, Exos, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05081562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture comme bien public mondial, un nouveau commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biens communs. Usages et protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des études et de la recherche sur le droit et la justice, pp.35-40, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de normativités par les anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Cheminaud et Claire Grignon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dupuytren ou le musée des maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.273-286, 2023, 979-10-231-0674-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine culturel des peuples, entre légitimité et (non-) rétroactivité du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ans après .. La Convention d'UNIDROIT de 1995 - Les biens culturels au carrefour des droits et des intérêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIDROIT, 2023, 978-88-86449-53-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerres, conflits et collections. Les musées et l'obligation de restituer des biens culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dupuytren ou le musée des maladies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.273-286, 2023, 979-10-231-0674-9</w:t>
+              <w:t xml:space="preserve">2002. Genèse d’une loi sur les musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.73-82, 2022, 978-2-11-157581-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit confronté aux reliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.145-151, 2022, 9791032003961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restituer le patrimoine culturel africain aux peuples africains : apories d'un débat juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restitutions des collections muséales. Aspects politiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.71-83, 2022, 978-2-84934-517-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture du droit appliqué aux collections ostéo-archéologiques et aux restes humains patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.117-128, 2022, 9791032003961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir le monde avec les yeux de l’Autre. Le rapport Sarr/Savoy sur la restitution du patrimoine africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet africain dans les expositions et les musées missionnaires. Dépouiller, partager, restituer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve&amp;Larose Nouvelle éditions; Hémisphères éditions, pp.565-581, 2021, 978-2-37701-110-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité, épicentre du droit du patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit public et patrimoine. Le rôle du Conseil d'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2019, Travaux et documents. Comité d'histoire du ministère de la culture, 978-2-11-145993-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre patrimoine naturel et patrimoine culturel, sinuosités du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Jérôme Fromageau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.755-763, 2019, 978-2-84934-398-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir d'oubli. Notes de lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schulte-Tenckhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Négri Vincent; Schulte-Tenckhoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normer l'oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les voies du droit, IRJS Editions, 2019, 9782919211883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crimes Against Cultural Heritage of Humanity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Heritage at Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axel and Margaret Ax:son Johnson Foundation, pp.107-122, 2016, 978-91-89672-83-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives et le droit à la vérité dans le droit international humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des dictatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.169-180, 2016, 978-2-343-05861-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique du droit international dans la restitution des restes humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et patrimoine culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.301-312, 2016, 978-2-343-10605-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimesis : pour une lecture anthropologique de la construction du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schulte-Tenckhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Négri &amp; Isabelle Schulte-Tenckhoff (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation du droit international : entre mimétisme et dissémination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions A. Pedone, pp.15-29, 2016, 978-2-233-00791-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de la diversité dans la Convention-cadre du Conseil de l’Europe sur la valeur du patrimoine culturel pour la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Négri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité dans la gouvernance internationale. Perspectives culturelles, écologiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.56-71, 2016, 978-2-8027-4653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité dans la gouvernance internationale. Perspectives culturelles, écologiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Négri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité dans la gouvernance internationale. Perspectives culturelles, écologiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.5-12, 2016, 978-2-8027-4653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destructions intentionnelles du patrimoine culturel et responsabilités collectives en droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daesh et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.143-154, 2016, 979-1-0904-2975-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le règlement d’administration publique prévu par la loi du 31 décembre 1913</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1913, Genèse d’une loi sur les monuments historiques, dir. Jean-Pierre Bady, Marie Cornu, Jérôme Fromageau, Jean Michel Leniaud, Vincent Négri, Paris, La documentation française, 2013, p. 275-281.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1494,702 +2477,702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restituer, partager, réparer : penser la légalité de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 251-252, pp.527-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesafricaines.45108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De « l’esprit de Faro » au « principe de gouvernance participative du patrimoine culturel » : la diversité culturelle, un principe sous-jacent du droit du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots pour nommer et normer le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schulte-Tenckhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/droitcultures.7067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention de 1970 : la diversité culturelle avant la lettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique en archéologie, quels enjeux normatifs? Approches françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L’Éthique en Archéologie / Ethics in Archaeology, 2(3) (numéro spécial), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux destructions et trafics d’art par les groupes terroristes : l’arme du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52, pp.61-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections muséales d’art « non-occidental » : constitution et restitution aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de L'Estoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Lopez Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, pp.37-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/perspective.9059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine archéologique est constitutif de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.2082-2083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00753527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2199,120 +3182,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schulte-Tenckhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/droitcultures.6933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2322,1350 +3305,442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine culturel (en droit international)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.897-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine culturel (en droit interne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.902-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...859 lines deleted...]
-                <w:t xml:space="preserve">halshs-05081562v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie &amp; Bien commun. Figures de la propriété et du préjudice archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17.35, Mission de recherche Droit &amp; Justice. 2019, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude juridique sur la protection du patrimoine culturel par la voie des résolutions du Conseil de sécurité des Nations-Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNESCO. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nature et culture, la diversité comme lieu d’internormativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches intégrées de la protection des ressources culturelles et naturelles en droit national et international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval à Québec, Sep 2019, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451043v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-04360463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3812,51 +3887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04639615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451153v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schulte-Tenckhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.7067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GS8VJ7X2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.9059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.6933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Batibo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Coulibali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.demopolis.515" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leniaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/code-du-patrimoine-2012-9782711016549.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iccrom.org/ifrcdn/pdf/ICCROM_ICS09_ProtectionJuridique_fr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bouvry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schulte-Tenckhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Batibo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Coulibali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.demopolis.515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bady" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leniaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/code-du-patrimoine-2012-9782711016549.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iccrom.org/ifrcdn/pdf/ICCROM_ICS09_ProtectionJuridique_fr.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bouvry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04639615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.7067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GS8VJ7X2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez Caballero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.9059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.6933" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04451043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>