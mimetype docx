--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture in the Loire Valley and Champagne French regions</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment of Spring Frost Protection Methods: High and Contrasted Environmental Consequences in Vineyard Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Pauthier</w:t>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Payen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8408⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (17), pp.7835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17177835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507461v1</w:t>
+                <w:t xml:space="preserve">hal-05507440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of Spring Frost Protection Methods: High and Contrasted Environmental Consequences in Vineyard Management</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture in the Loire Valley and Champagne French regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Naviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (17), pp.7835. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su17177835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507440v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of active spring frost protection methods in viticulture: A framework to compare different technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.100209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -882,51 +882,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite A Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2131,51 +2131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naviaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17177835" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Buckley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00935-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora Aguirre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Gracia P. Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Krol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandropoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Anestis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Breen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Egil Fl&#248;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XVFWVC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17177835" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naviaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Buckley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00935-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora Aguirre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Gracia P. Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Krol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandropoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Anestis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Breen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Egil Fl&#248;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XVFWVC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>