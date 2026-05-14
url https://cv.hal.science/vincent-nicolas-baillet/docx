--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -842,426 +842,654 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation Environnementale des Pratiques Viticoles de Protection contre le Gel Tardif par Analyse de Cycle de Vie dans une Perspective d’Aide à la Décision : application dans les vignobles du Val de Loire et de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de la Terre. Université d'Angers, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025ANGE0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05551108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite A Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baillet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASES: a biophysical assessment framework for valuating ecosystem services. Application to aquaculture ponds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+                <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708643v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BASES: a biophysical assessment framework for valuating ecosystem services. Application to aquaculture ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Latourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DEXi-Dairy, a multi-criteria method for assessing farm sustainability in key European dairy production areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Díaz de Otálora Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Dragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022) on "The role of emerging economies in global food security"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPC, Oct 2022, Lima (Pérou), Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1271,51 +1499,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXi-Dairy indicator handbook:: Sustainability tree and selected indicators for assessing European specialised dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1324,212 +1552,212 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divina Gracia P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Frątczak-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilKey project: 'Decision support system for sustainable and GHG optimised milk production in key European areas' Sustainability assessment of dairy production systems Guide for the collection of farm environmental and economic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1539,279 +1767,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary work for the development of an educational web platform for 3-pillar sustainability assessment in European dairy cattle production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alexandropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Anestis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Precision Livestock Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assessment of farm sustainability in key European dairy production areas: a case study analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Breen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathal Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société suisse d’économie et de sociologie rurales SSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Weinfelden, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1821,170 +2049,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability assessment of dairy production systems: templates for farm data collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Díaz de Otálora Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Egil Flø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divina Gracia P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/XVFWVC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2131,51 +2359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17177835" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naviaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Buckley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00935-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora Aguirre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Gracia P. Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Krol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandropoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Anestis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Breen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Egil Fl&#248;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XVFWVC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17177835" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naviaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Buckley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00935-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05551108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ANGE0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora Aguirre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Gracia P. Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Krol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandropoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Anestis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Breen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Egil Fl&#248;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XVFWVC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>